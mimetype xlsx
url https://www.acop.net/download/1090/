--- v0 (2026-06-07)
+++ v1 (2026-10-21)
@@ -1,601 +1,668 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing15.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing16.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/drawings/drawing17.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/drawings/drawing18.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
+  <Override PartName="/xl/drawings/drawing19.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/charts/chart10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
+  <Override PartName="/xl/drawings/drawing20.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chartshapes+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="11028"/>
   <workbookPr autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/stanislas.chareyre/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{65079B74-41DE-1540-A620-0A1B7633ABC7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8E1DE3BF-66B0-4146-AB92-A6CDB7F18046}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="620" windowWidth="28800" windowHeight="16220" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="600" windowWidth="28800" windowHeight="16200" activeTab="9" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="F-GDGJ" sheetId="9" r:id="rId1"/>
     <sheet name="F-GBSU" sheetId="8" state="hidden" r:id="rId2"/>
-    <sheet name="F-BNBT" sheetId="7" r:id="rId3"/>
-[...5 lines deleted...]
-    <sheet name="F-GBTP" sheetId="3" r:id="rId9"/>
+    <sheet name="F-BODE" sheetId="17" r:id="rId3"/>
+    <sheet name="F-BXMV" sheetId="6" r:id="rId4"/>
+    <sheet name="F-BVTM" sheetId="7" r:id="rId5"/>
+    <sheet name="F-GJCB" sheetId="20" r:id="rId6"/>
+    <sheet name="F-GAXI" sheetId="19" r:id="rId7"/>
+    <sheet name="F-BUGP" sheetId="5" r:id="rId8"/>
+    <sheet name="F-BTLU" sheetId="1" r:id="rId9"/>
+    <sheet name="F-GBTP" sheetId="3" r:id="rId10"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="2">'F-BNBT'!$B$4:$H$58</definedName>
-[...4 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="5">'F-GAXI'!$B$4:$H$56</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'F-BODE'!$B$4:$H$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="8">'F-BTLU'!$B$4:$H$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="7">'F-BUGP'!$B$4:$H$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="4">'F-BVTM'!$B$4:$H$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'F-BXMV'!$B$4:$H$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="6">'F-GAXI'!$B$4:$H$56</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'F-GBSU'!$B$4:$H$58</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="8">'F-GBTP'!$B$4:$H$60</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="9">'F-GBTP'!$B$4:$H$60</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'F-GDGJ'!$B$4:$H$58</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="5">'F-GJCB'!$B$4:$H$58</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="D55" i="19" l="1"/>
+  <c r="D59" i="3" l="1"/>
+  <c r="G58" i="3"/>
+  <c r="G57" i="3"/>
+  <c r="D57" i="3"/>
+  <c r="D56" i="3"/>
+  <c r="G56" i="3" s="1"/>
+  <c r="D55" i="3"/>
+  <c r="D60" i="3" s="1"/>
+  <c r="G54" i="3"/>
+  <c r="F54" i="3"/>
+  <c r="D54" i="3"/>
+  <c r="D50" i="3"/>
+  <c r="G49" i="3"/>
+  <c r="D49" i="3"/>
+  <c r="D48" i="3"/>
+  <c r="G48" i="3" s="1"/>
+  <c r="D47" i="3"/>
+  <c r="G47" i="3" s="1"/>
+  <c r="D46" i="3"/>
+  <c r="D51" i="3" s="1"/>
+  <c r="G45" i="3"/>
+  <c r="F45" i="3"/>
+  <c r="D45" i="3"/>
+  <c r="F28" i="3"/>
+  <c r="E28" i="3"/>
+  <c r="B28" i="3"/>
+  <c r="G28" i="3" s="1"/>
+  <c r="G27" i="3"/>
+  <c r="F27" i="3"/>
+  <c r="E27" i="3"/>
+  <c r="C27" i="3"/>
+  <c r="B27" i="3"/>
+  <c r="D57" i="1"/>
+  <c r="G57" i="1" s="1"/>
+  <c r="G56" i="1"/>
+  <c r="G55" i="1"/>
+  <c r="D55" i="1"/>
+  <c r="D54" i="1"/>
+  <c r="G54" i="1" s="1"/>
+  <c r="G53" i="1"/>
+  <c r="F53" i="1"/>
+  <c r="D53" i="1"/>
+  <c r="D58" i="1" s="1"/>
+  <c r="D49" i="1"/>
+  <c r="G49" i="1" s="1"/>
+  <c r="D48" i="1"/>
+  <c r="G48" i="1" s="1"/>
+  <c r="D47" i="1"/>
+  <c r="G47" i="1" s="1"/>
+  <c r="G50" i="1" s="1"/>
+  <c r="F50" i="1" s="1"/>
+  <c r="G46" i="1"/>
+  <c r="D46" i="1"/>
+  <c r="G45" i="1"/>
+  <c r="F45" i="1"/>
+  <c r="D45" i="1"/>
+  <c r="D50" i="1" s="1"/>
+  <c r="D32" i="1"/>
+  <c r="D33" i="1" s="1"/>
+  <c r="F28" i="1"/>
+  <c r="E28" i="1"/>
+  <c r="D28" i="1"/>
+  <c r="B28" i="1"/>
+  <c r="F27" i="1"/>
+  <c r="E27" i="1"/>
+  <c r="D27" i="1"/>
+  <c r="C27" i="1"/>
+  <c r="B27" i="1"/>
+  <c r="D58" i="5"/>
+  <c r="H29" i="5" s="1"/>
+  <c r="G57" i="5"/>
+  <c r="D57" i="5"/>
+  <c r="G56" i="5"/>
+  <c r="D55" i="5"/>
+  <c r="G55" i="5" s="1"/>
+  <c r="D54" i="5"/>
+  <c r="G54" i="5" s="1"/>
+  <c r="G53" i="5"/>
+  <c r="G58" i="5" s="1"/>
+  <c r="F58" i="5" s="1"/>
+  <c r="F53" i="5"/>
+  <c r="D53" i="5"/>
+  <c r="D49" i="5"/>
+  <c r="G49" i="5" s="1"/>
+  <c r="G48" i="5"/>
+  <c r="D48" i="5"/>
+  <c r="G47" i="5"/>
+  <c r="D47" i="5"/>
+  <c r="D46" i="5"/>
+  <c r="G46" i="5" s="1"/>
+  <c r="G45" i="5"/>
+  <c r="F45" i="5"/>
+  <c r="D45" i="5"/>
+  <c r="D50" i="5" s="1"/>
+  <c r="F28" i="5"/>
+  <c r="E28" i="5"/>
+  <c r="D28" i="5"/>
+  <c r="D32" i="5" s="1"/>
+  <c r="D33" i="5" s="1"/>
+  <c r="B28" i="5"/>
+  <c r="F27" i="5"/>
+  <c r="E27" i="5"/>
+  <c r="D27" i="5"/>
+  <c r="C27" i="5"/>
+  <c r="B27" i="5"/>
+  <c r="D55" i="19"/>
   <c r="G55" i="19" s="1"/>
   <c r="G54" i="19"/>
   <c r="D53" i="19"/>
   <c r="G53" i="19" s="1"/>
   <c r="G52" i="19"/>
   <c r="F52" i="19"/>
   <c r="D52" i="19"/>
+  <c r="D56" i="19" s="1"/>
   <c r="D48" i="19"/>
   <c r="G48" i="19" s="1"/>
+  <c r="G47" i="19"/>
   <c r="D47" i="19"/>
-  <c r="G47" i="19" s="1"/>
   <c r="D46" i="19"/>
   <c r="G46" i="19" s="1"/>
   <c r="G45" i="19"/>
   <c r="F45" i="19"/>
   <c r="D45" i="19"/>
+  <c r="D49" i="19" s="1"/>
   <c r="F28" i="19"/>
   <c r="E28" i="19"/>
   <c r="D28" i="19"/>
   <c r="D32" i="19" s="1"/>
+  <c r="D33" i="19" s="1"/>
   <c r="B28" i="19"/>
   <c r="F27" i="19"/>
   <c r="E27" i="19"/>
   <c r="D27" i="19"/>
   <c r="C27" i="19"/>
   <c r="B27" i="19"/>
-  <c r="D56" i="19" l="1"/>
-[...21 lines deleted...]
-  <c r="G47" i="6"/>
+  <c r="F57" i="20"/>
+  <c r="D57" i="20"/>
+  <c r="G57" i="20" s="1"/>
+  <c r="F56" i="20"/>
+  <c r="G56" i="20" s="1"/>
+  <c r="G55" i="20"/>
+  <c r="F55" i="20"/>
+  <c r="D55" i="20"/>
+  <c r="F54" i="20"/>
+  <c r="D54" i="20"/>
+  <c r="G54" i="20" s="1"/>
+  <c r="G53" i="20"/>
+  <c r="F53" i="20"/>
+  <c r="D53" i="20"/>
+  <c r="D58" i="20" s="1"/>
+  <c r="D49" i="20"/>
+  <c r="G49" i="20" s="1"/>
+  <c r="D48" i="20"/>
+  <c r="G48" i="20" s="1"/>
+  <c r="G47" i="20"/>
+  <c r="D47" i="20"/>
+  <c r="D46" i="20"/>
+  <c r="G46" i="20" s="1"/>
+  <c r="G50" i="20" s="1"/>
+  <c r="F50" i="20" s="1"/>
+  <c r="G45" i="20"/>
+  <c r="F45" i="20"/>
+  <c r="D45" i="20"/>
+  <c r="D50" i="20" s="1"/>
+  <c r="D32" i="20"/>
+  <c r="D33" i="20" s="1"/>
+  <c r="F28" i="20"/>
+  <c r="E28" i="20"/>
+  <c r="D28" i="20"/>
+  <c r="B28" i="20"/>
+  <c r="F27" i="20"/>
+  <c r="E27" i="20"/>
+  <c r="D27" i="20"/>
+  <c r="C27" i="20"/>
+  <c r="B27" i="20"/>
+  <c r="F57" i="7"/>
+  <c r="D57" i="7"/>
+  <c r="G57" i="7" s="1"/>
+  <c r="F56" i="7"/>
+  <c r="G56" i="7" s="1"/>
+  <c r="F55" i="7"/>
+  <c r="G55" i="7" s="1"/>
+  <c r="D55" i="7"/>
+  <c r="F54" i="7"/>
+  <c r="D54" i="7"/>
+  <c r="G54" i="7" s="1"/>
+  <c r="G53" i="7"/>
+  <c r="F53" i="7"/>
+  <c r="D53" i="7"/>
+  <c r="D58" i="7" s="1"/>
+  <c r="C40" i="7" s="1"/>
+  <c r="D49" i="7"/>
+  <c r="G49" i="7" s="1"/>
+  <c r="D48" i="7"/>
+  <c r="G48" i="7" s="1"/>
+  <c r="G50" i="7" s="1"/>
+  <c r="F50" i="7" s="1"/>
+  <c r="D47" i="7"/>
+  <c r="G47" i="7" s="1"/>
+  <c r="G46" i="7"/>
+  <c r="D46" i="7"/>
+  <c r="G45" i="7"/>
+  <c r="F45" i="7"/>
+  <c r="D45" i="7"/>
+  <c r="D50" i="7" s="1"/>
+  <c r="D32" i="7"/>
+  <c r="D33" i="7" s="1"/>
+  <c r="H29" i="7"/>
+  <c r="F28" i="7"/>
+  <c r="E28" i="7"/>
+  <c r="D28" i="7"/>
+  <c r="B28" i="7"/>
+  <c r="F27" i="7"/>
+  <c r="E27" i="7"/>
+  <c r="D27" i="7"/>
+  <c r="C27" i="7"/>
+  <c r="B27" i="7"/>
+  <c r="D58" i="6"/>
+  <c r="G57" i="6"/>
+  <c r="D57" i="6"/>
+  <c r="G56" i="6"/>
   <c r="D55" i="6"/>
   <c r="G55" i="6" s="1"/>
-  <c r="D47" i="7"/>
-[...15 lines deleted...]
-  <c r="G56" i="17"/>
+  <c r="D54" i="6"/>
+  <c r="G54" i="6" s="1"/>
+  <c r="G53" i="6"/>
+  <c r="F53" i="6"/>
+  <c r="D53" i="6"/>
+  <c r="D49" i="6"/>
+  <c r="G49" i="6" s="1"/>
+  <c r="G48" i="6"/>
+  <c r="D48" i="6"/>
+  <c r="D47" i="6"/>
+  <c r="G47" i="6" s="1"/>
+  <c r="D46" i="6"/>
+  <c r="G46" i="6" s="1"/>
+  <c r="G45" i="6"/>
+  <c r="F45" i="6"/>
+  <c r="D45" i="6"/>
+  <c r="D50" i="6" s="1"/>
+  <c r="G29" i="6" s="1"/>
+  <c r="F28" i="6"/>
+  <c r="E28" i="6"/>
+  <c r="D28" i="6"/>
+  <c r="D32" i="6" s="1"/>
+  <c r="D33" i="6" s="1"/>
+  <c r="B28" i="6"/>
+  <c r="F27" i="6"/>
+  <c r="E27" i="6"/>
+  <c r="D27" i="6"/>
+  <c r="C27" i="6"/>
+  <c r="B27" i="6"/>
   <c r="D57" i="17"/>
   <c r="G57" i="17" s="1"/>
+  <c r="G56" i="17"/>
+  <c r="D55" i="17"/>
+  <c r="G55" i="17" s="1"/>
+  <c r="D54" i="17"/>
+  <c r="G54" i="17" s="1"/>
+  <c r="G53" i="17"/>
+  <c r="F53" i="17"/>
   <c r="D53" i="17"/>
-  <c r="F53" i="17"/>
-  <c r="G45" i="17"/>
+  <c r="D50" i="17"/>
+  <c r="D49" i="17"/>
+  <c r="G49" i="17" s="1"/>
+  <c r="D48" i="17"/>
+  <c r="G48" i="17" s="1"/>
+  <c r="D47" i="17"/>
+  <c r="G47" i="17" s="1"/>
   <c r="D46" i="17"/>
   <c r="G46" i="17" s="1"/>
-  <c r="D47" i="17"/>
-[...4 lines deleted...]
-  <c r="G49" i="17" s="1"/>
+  <c r="G45" i="17"/>
+  <c r="F45" i="17"/>
   <c r="D45" i="17"/>
-  <c r="F45" i="17"/>
-  <c r="D28" i="17"/>
   <c r="D32" i="17"/>
   <c r="D33" i="17" s="1"/>
-  <c r="C27" i="17"/>
   <c r="F28" i="17"/>
   <c r="E28" i="17"/>
+  <c r="D28" i="17"/>
   <c r="B28" i="17"/>
   <c r="F27" i="17"/>
   <c r="E27" i="17"/>
   <c r="D27" i="17"/>
+  <c r="C27" i="17"/>
   <c r="B27" i="17"/>
+  <c r="D57" i="8"/>
+  <c r="G57" i="8" s="1"/>
+  <c r="G56" i="8"/>
+  <c r="G55" i="8"/>
+  <c r="D55" i="8"/>
+  <c r="D54" i="8"/>
+  <c r="G54" i="8" s="1"/>
+  <c r="G53" i="8"/>
+  <c r="G58" i="8" s="1"/>
+  <c r="F53" i="8"/>
+  <c r="D53" i="8"/>
+  <c r="D58" i="8" s="1"/>
+  <c r="D49" i="8"/>
+  <c r="G49" i="8" s="1"/>
+  <c r="D48" i="8"/>
+  <c r="G48" i="8" s="1"/>
+  <c r="G47" i="8"/>
+  <c r="D47" i="8"/>
+  <c r="G46" i="8"/>
+  <c r="D46" i="8"/>
+  <c r="G45" i="8"/>
+  <c r="F45" i="8"/>
+  <c r="D45" i="8"/>
+  <c r="D50" i="8" s="1"/>
+  <c r="D32" i="8"/>
+  <c r="D33" i="8" s="1"/>
+  <c r="F28" i="8"/>
+  <c r="E28" i="8"/>
+  <c r="D28" i="8"/>
+  <c r="B28" i="8"/>
+  <c r="F27" i="8"/>
+  <c r="E27" i="8"/>
+  <c r="D27" i="8"/>
+  <c r="C27" i="8"/>
+  <c r="B27" i="8"/>
+  <c r="G57" i="9"/>
+  <c r="D57" i="9"/>
+  <c r="G56" i="9"/>
+  <c r="D55" i="9"/>
+  <c r="G55" i="9" s="1"/>
+  <c r="D54" i="9"/>
   <c r="G53" i="9"/>
-  <c r="D54" i="9"/>
-[...3 lines deleted...]
-  <c r="G57" i="9"/>
+  <c r="F53" i="9"/>
   <c r="D53" i="9"/>
-  <c r="F53" i="9"/>
-  <c r="G45" i="9"/>
+  <c r="D49" i="9"/>
+  <c r="G49" i="9" s="1"/>
+  <c r="D48" i="9"/>
+  <c r="G48" i="9" s="1"/>
+  <c r="D47" i="9"/>
+  <c r="G47" i="9" s="1"/>
   <c r="D46" i="9"/>
   <c r="G46" i="9" s="1"/>
-  <c r="D49" i="9"/>
-  <c r="G49" i="9" s="1"/>
+  <c r="G45" i="9"/>
+  <c r="F45" i="9"/>
   <c r="D45" i="9"/>
-  <c r="F45" i="9"/>
+  <c r="F28" i="9"/>
+  <c r="E28" i="9"/>
   <c r="D28" i="9"/>
   <c r="D32" i="9" s="1"/>
   <c r="D33" i="9" s="1"/>
-  <c r="C27" i="9"/>
-[...1 lines deleted...]
-  <c r="E28" i="9"/>
   <c r="B28" i="9"/>
   <c r="F27" i="9"/>
   <c r="E27" i="9"/>
   <c r="D27" i="9"/>
+  <c r="C27" i="9"/>
   <c r="B27" i="9"/>
-  <c r="G53" i="8"/>
-[...218 lines deleted...]
-  <c r="H29" i="5"/>
+  <c r="F39" i="7" l="1"/>
+  <c r="E39" i="7"/>
+  <c r="D39" i="7"/>
+  <c r="G27" i="7"/>
   <c r="H29" i="8"/>
+  <c r="C40" i="8"/>
+  <c r="G29" i="8"/>
   <c r="C39" i="8"/>
-  <c r="G29" i="8"/>
-[...12 lines deleted...]
-  <c r="F58" i="5" s="1"/>
   <c r="G50" i="6"/>
   <c r="F50" i="6" s="1"/>
   <c r="G58" i="6"/>
-  <c r="G50" i="7"/>
+  <c r="F58" i="6" s="1"/>
+  <c r="G29" i="20"/>
+  <c r="C39" i="20"/>
+  <c r="C40" i="20"/>
+  <c r="H29" i="20"/>
+  <c r="G58" i="1"/>
+  <c r="F58" i="1" s="1"/>
+  <c r="C39" i="3"/>
+  <c r="D32" i="3"/>
+  <c r="G30" i="3"/>
+  <c r="G29" i="5"/>
+  <c r="C39" i="5"/>
+  <c r="F58" i="8"/>
+  <c r="F39" i="20"/>
+  <c r="E39" i="20"/>
+  <c r="D39" i="20"/>
+  <c r="G27" i="20"/>
+  <c r="H29" i="19"/>
+  <c r="C40" i="19"/>
+  <c r="G50" i="5"/>
+  <c r="F50" i="5" s="1"/>
+  <c r="G50" i="8"/>
+  <c r="F50" i="8" s="1"/>
+  <c r="C39" i="19"/>
+  <c r="G29" i="19"/>
+  <c r="C39" i="6"/>
+  <c r="G56" i="19"/>
+  <c r="F56" i="19" s="1"/>
+  <c r="E40" i="5"/>
+  <c r="D40" i="5"/>
+  <c r="F40" i="5"/>
+  <c r="H27" i="5"/>
+  <c r="D33" i="3"/>
+  <c r="H30" i="3"/>
+  <c r="C40" i="3"/>
+  <c r="C39" i="17"/>
+  <c r="G29" i="17"/>
+  <c r="G29" i="7"/>
+  <c r="C39" i="7"/>
+  <c r="G58" i="20"/>
+  <c r="F58" i="20" s="1"/>
+  <c r="F39" i="1"/>
+  <c r="G27" i="1"/>
+  <c r="E39" i="1"/>
+  <c r="D39" i="1"/>
+  <c r="D58" i="17"/>
+  <c r="G50" i="9"/>
+  <c r="F50" i="9" s="1"/>
+  <c r="G54" i="9"/>
+  <c r="G58" i="9" s="1"/>
+  <c r="D58" i="9"/>
+  <c r="H29" i="6"/>
+  <c r="C40" i="6"/>
+  <c r="G49" i="19"/>
+  <c r="F49" i="19" s="1"/>
+  <c r="C39" i="1"/>
+  <c r="G29" i="1"/>
+  <c r="H29" i="1"/>
+  <c r="C40" i="1"/>
+  <c r="G50" i="3"/>
+  <c r="G50" i="17"/>
+  <c r="F50" i="17" s="1"/>
+  <c r="G58" i="17"/>
   <c r="G58" i="7"/>
   <c r="F58" i="7" s="1"/>
-  <c r="G50" i="9"/>
-  <c r="F50" i="9" s="1"/>
+  <c r="D50" i="9"/>
+  <c r="G46" i="3"/>
+  <c r="G51" i="3" s="1"/>
+  <c r="F51" i="3" s="1"/>
+  <c r="F50" i="3"/>
+  <c r="F59" i="3" s="1"/>
+  <c r="G59" i="3" s="1"/>
+  <c r="G55" i="3"/>
+  <c r="G60" i="3" s="1"/>
+  <c r="F60" i="3" s="1"/>
+  <c r="C40" i="5"/>
+  <c r="F40" i="3" l="1"/>
+  <c r="D40" i="3"/>
+  <c r="E40" i="3"/>
+  <c r="H29" i="3"/>
+  <c r="G29" i="3"/>
+  <c r="D39" i="3"/>
+  <c r="B18" i="3" s="1"/>
+  <c r="F39" i="3"/>
+  <c r="E39" i="3"/>
+  <c r="G27" i="17"/>
+  <c r="E39" i="17"/>
+  <c r="D39" i="17"/>
+  <c r="F39" i="17"/>
+  <c r="B18" i="8"/>
+  <c r="F40" i="20"/>
+  <c r="E40" i="20"/>
+  <c r="B18" i="20" s="1"/>
+  <c r="D40" i="20"/>
+  <c r="H27" i="20"/>
+  <c r="F40" i="8"/>
+  <c r="H27" i="8"/>
+  <c r="D40" i="8"/>
+  <c r="E40" i="8"/>
+  <c r="E39" i="9"/>
+  <c r="G27" i="9"/>
+  <c r="F39" i="9"/>
+  <c r="D39" i="9"/>
+  <c r="D40" i="19"/>
+  <c r="H27" i="19"/>
+  <c r="E40" i="19"/>
+  <c r="F40" i="19"/>
+  <c r="H29" i="9"/>
   <c r="C40" i="9"/>
-  <c r="G50" i="17"/>
-[...5 lines deleted...]
-  <c r="G29" i="5"/>
+  <c r="F58" i="9"/>
+  <c r="G27" i="5"/>
+  <c r="F39" i="5"/>
+  <c r="E39" i="5"/>
+  <c r="D39" i="5"/>
+  <c r="B18" i="5" s="1"/>
+  <c r="F40" i="7"/>
+  <c r="H27" i="7"/>
+  <c r="E40" i="7"/>
+  <c r="D40" i="7"/>
+  <c r="E39" i="19"/>
+  <c r="D39" i="19"/>
+  <c r="B18" i="19" s="1"/>
+  <c r="F39" i="19"/>
+  <c r="G27" i="19"/>
+  <c r="E40" i="6"/>
+  <c r="D40" i="6"/>
+  <c r="F40" i="6"/>
+  <c r="H27" i="6"/>
+  <c r="F39" i="8"/>
   <c r="E39" i="8"/>
   <c r="D39" i="8"/>
-  <c r="B18" i="8" s="1"/>
-[...29 lines deleted...]
-  <c r="E40" i="1"/>
+  <c r="G27" i="8"/>
+  <c r="H27" i="1"/>
   <c r="D40" i="1"/>
   <c r="F40" i="1"/>
-  <c r="H27" i="1"/>
-  <c r="F50" i="1"/>
+  <c r="E40" i="1"/>
+  <c r="B18" i="1" s="1"/>
+  <c r="B18" i="7"/>
+  <c r="C39" i="9"/>
+  <c r="G29" i="9"/>
+  <c r="C40" i="17"/>
+  <c r="H29" i="17"/>
+  <c r="F58" i="17"/>
+  <c r="G27" i="6"/>
+  <c r="D39" i="6"/>
+  <c r="B18" i="6" s="1"/>
+  <c r="F39" i="6"/>
+  <c r="E39" i="6"/>
+  <c r="H27" i="17" l="1"/>
+  <c r="F40" i="17"/>
+  <c r="E40" i="17"/>
+  <c r="D40" i="17"/>
+  <c r="B18" i="17" s="1"/>
+  <c r="E40" i="9"/>
   <c r="D40" i="9"/>
+  <c r="B18" i="9" s="1"/>
   <c r="F40" i="9"/>
-  <c r="E40" i="9"/>
   <c r="H27" i="9"/>
-  <c r="E39" i="17"/>
-[...43 lines deleted...]
-  <c r="B18" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="468" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="522" uniqueCount="82">
   <si>
     <t>Calcul de Masse et Centrage</t>
   </si>
   <si>
     <t>Masse à vide (kg):</t>
   </si>
   <si>
     <t>Bras de levier (m):</t>
   </si>
   <si>
     <t>Limite CG AV1 (m):</t>
   </si>
   <si>
     <t>Moment (m/kg):</t>
   </si>
   <si>
     <t>Limite CG AV2 (m):</t>
   </si>
   <si>
     <t>Masse Max.(kg):</t>
   </si>
   <si>
     <t>Limite CG AR (m):</t>
   </si>
   <si>
@@ -688,123 +755,159 @@
   <si>
     <t>TOTAL</t>
   </si>
   <si>
     <t>Moment (m*kg)</t>
   </si>
   <si>
     <t>Avion CE43 F-BTLU</t>
   </si>
   <si>
     <t>Fiche de pesée : JG Aviation 24/09/2020</t>
   </si>
   <si>
     <t>Après délestage (8 litres inutilisables)</t>
   </si>
   <si>
     <t>Essence (L): max 428L</t>
   </si>
   <si>
     <t>Avion PA34 F-GBTP</t>
   </si>
   <si>
     <t>Fiche de pesée : ACOP 22/06/2016</t>
   </si>
   <si>
-    <t>Essence (L): max 378L</t>
-[...1 lines deleted...]
-  <si>
     <t>Passager milieu G (kg):</t>
   </si>
   <si>
     <t>Passager milieu D (kg):</t>
   </si>
   <si>
     <t>Passagers milieu</t>
   </si>
   <si>
     <t>Essence</t>
   </si>
   <si>
     <t>Avion MS893E F-BUGP</t>
   </si>
   <si>
     <t>Après délestage (5 litres inutilisables)</t>
   </si>
   <si>
     <t>Essence (L): max 184L</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fiche de pesée : ACOP 20/12/2015</t>
   </si>
   <si>
     <t>Avion 110ST F-GBSU</t>
   </si>
   <si>
     <t>Fiche de pesée : Montélimar 29/04/2019</t>
   </si>
   <si>
     <t>Essence (L): max 105L</t>
   </si>
   <si>
     <t>Après délestage (11 litres inutilisables)</t>
   </si>
   <si>
     <t>Avion 110ST F-GDGJ</t>
   </si>
   <si>
     <t>Fiche de pesée : ACOP 19/03/2017</t>
   </si>
   <si>
     <t>Avion MS892 F-BODE</t>
   </si>
   <si>
     <t>Fiche de pesée : Episy 14/07/2016</t>
   </si>
   <si>
     <t>Avion MS892E F-BXMV</t>
   </si>
   <si>
     <t>Fiche de pesée : ACOP 12/03/2018</t>
   </si>
   <si>
     <t>Avion R2160 F-GAXI</t>
   </si>
   <si>
     <t>Fiche de pesée : 07/02/2022</t>
   </si>
   <si>
     <t>Essence (L): max 120L</t>
   </si>
   <si>
     <t>Fiche de pesée : JG Aviation 10/10/2025</t>
   </si>
   <si>
     <t>Essence (L): max 180L</t>
+  </si>
+  <si>
+    <t>Avion PA28-180 F-BVTM</t>
+  </si>
+  <si>
+    <t>Fiche de pesée : PASM 21/05/2026</t>
+  </si>
+  <si>
+    <t>Essence (L): max 189L</t>
+  </si>
+  <si>
+    <t>Avion PA28R-201 F-GJCB</t>
+  </si>
+  <si>
+    <t>Fiche de pesée : BAM 25/04/2022</t>
+  </si>
+  <si>
+    <t>Essence (L): max 272L</t>
+  </si>
+  <si>
+    <t>Après délestage (essence inutilisable comprise dans masse à vide)</t>
+  </si>
+  <si>
+    <t>Masse Max. atterr.(kg):</t>
+  </si>
+  <si>
+    <t>Essence (L): max 352L</t>
+  </si>
+  <si>
+    <t>Bagages arrière (kg):</t>
+  </si>
+  <si>
+    <t>Bagages avant (kg):</t>
+  </si>
+  <si>
+    <t>Limite AV : C27/C28 puis D27/D28 puis AV2/masse max (3 points)</t>
+  </si>
+  <si>
+    <t>CG AV mini départ</t>
+  </si>
+  <si>
+    <t>CG AV mini après délestage</t>
+  </si>
+  <si>
+    <t>Bagages (AV + AR)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.000"/>
   </numFmts>
   <fonts count="14" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -1260,210 +1363,210 @@
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
@@ -1514,92 +1617,75 @@
     <cellStyle name="Lien hypertexte visité" xfId="22" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="24" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="26" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="28" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="30" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="32" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="34" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="36" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="38" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="40" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="42" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="44" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="46" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="48" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="50" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="52" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="54" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="56" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="58" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="60" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="62" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="64" builtinId="9" hidden="1"/>
     <cellStyle name="Lien hypertexte visité" xfId="66" builtinId="9" hidden="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="57">
+  <dxfs count="59">
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
-        <color rgb="FFFF0000"/>
+        <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
-      <fill>
-[...18 lines deleted...]
-      </border>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
@@ -1666,112 +1752,68 @@
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <fill>
-[...20 lines deleted...]
-    <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
-    </dxf>
-[...20 lines deleted...]
-      </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <fill>
@@ -1838,72 +1880,50 @@
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
-      <fill>
-[...20 lines deleted...]
-    <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FFFF0000"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
@@ -1924,90 +1944,90 @@
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
-    </dxf>
-[...18 lines deleted...]
-      </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
@@ -2136,95 +2156,141 @@
       </font>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FFFF0000"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <fgColor rgb="FFFF0000"/>
+          <bgColor rgb="FFFF6969"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color theme="1"/>
+        </left>
+        <right style="thin">
+          <color theme="1"/>
+        </right>
+        <top style="thin">
+          <color theme="1"/>
+        </top>
+        <bottom style="thin">
+          <color theme="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <fgColor rgb="FFFF0000"/>
           <bgColor rgb="FFFF6969"/>
         </patternFill>
       </fill>
       <border>
         <left style="thin">
           <color theme="1"/>
         </left>
         <right style="thin">
           <color theme="1"/>
         </right>
         <top style="thin">
           <color theme="1"/>
         </top>
         <bottom style="thin">
           <color theme="1"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0066FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing2.xml"/></Relationships>
+</file>
+
+<file path=xl/charts/_rels/chart10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing20.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing10.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing12.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chartUserShapes" Target="../drawings/drawing14.xml"/></Relationships>
 </file>
@@ -2575,50 +2641,401 @@
               </a:p>
             </c:rich>
           </c:tx>
           <c:layout>
             <c:manualLayout>
               <c:xMode val="edge"/>
               <c:yMode val="edge"/>
               <c:x val="5.1077143132272698E-2"/>
               <c:y val="2.4212529989260899E-2"/>
             </c:manualLayout>
           </c:layout>
           <c:overlay val="0"/>
         </c:title>
         <c:numFmt formatCode="General" sourceLinked="1"/>
         <c:majorTickMark val="out"/>
         <c:minorTickMark val="in"/>
         <c:tickLblPos val="nextTo"/>
         <c:spPr>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </c:spPr>
         <c:crossAx val="194513552"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+        <c:majorUnit val="50"/>
+      </c:valAx>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1200"/>
+      </a:pPr>
+      <a:endParaRPr lang="fr-FR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup orientation="portrait"/>
+  </c:printSettings>
+  <c:userShapes r:id="rId1"/>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart10.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="fr-FR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.209359699509438"/>
+          <c:y val="0.14970679203021001"/>
+          <c:w val="0.65685531896974403"/>
+          <c:h val="0.66988173887124802"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'F-GBTP'!$B$27:$G$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>2.0497999999999998</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2.0497999999999998</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="0.000">
+                  <c:v>2.0828000000000002</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="0.000">
+                  <c:v>2.2326999999999999</c:v>
+                </c:pt>
+                <c:pt idx="4" formatCode="0.000">
+                  <c:v>2.4028</c:v>
+                </c:pt>
+                <c:pt idx="5" formatCode="0.000">
+                  <c:v>2.4028</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'F-GBTP'!$B$28:$G$28</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="6"/>
+                <c:pt idx="0">
+                  <c:v>1260.9000000000001</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1260.9000000000001</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1542</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1905</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>1905</c:v>
+                </c:pt>
+                <c:pt idx="5">
+                  <c:v>1260.9000000000001</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3272-4A9F-8B2A-7EBB9E59213C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:tailEnd type="triangle"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:spPr>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:tailEnd type="none"/>
+              </a:ln>
+            </c:spPr>
+          </c:marker>
+          <c:dPt>
+            <c:idx val="0"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="10"/>
+              <c:spPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:ln w="12700">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:tailEnd type="none"/>
+                </a:ln>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:ln>
+                <a:noFill/>
+                <a:prstDash val="sysDot"/>
+                <a:tailEnd type="triangle"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-3272-4A9F-8B2A-7EBB9E59213C}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="1"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="10"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:tailEnd type="none"/>
+                </a:ln>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:ln>
+                <a:noFill/>
+                <a:prstDash val="sysDot"/>
+                <a:tailEnd type="triangle"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-3272-4A9F-8B2A-7EBB9E59213C}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'F-GBTP'!$G$29:$H$29</c:f>
+              <c:numCache>
+                <c:formatCode>0.000</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>2.1901648164243266</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2.1574251414378365</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'F-GBTP'!$G$30:$H$30</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="2"/>
+                <c:pt idx="0">
+                  <c:v>1702.8400000000001</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1449.4</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-3272-4A9F-8B2A-7EBB9E59213C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="195309968"/>
+        <c:axId val="195310528"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="195309968"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="2.5"/>
+          <c:min val="2"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1600"/>
+                  <a:t>Distance CG/ point de référence (m)</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="#,##0.000" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="in"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="195310528"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+        <c:minorUnit val="0.01"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="195310528"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="1950"/>
+          <c:min val="1250"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="0" vert="horz"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1200"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1600"/>
+                  <a:t>Masse (kg)</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="5.1077143132272698E-2"/>
+              <c:y val="2.4212529989260899E-2"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="in"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:crossAx val="195309968"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="midCat"/>
         <c:majorUnit val="50"/>
       </c:valAx>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
     <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1200"/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
@@ -3046,443 +3463,50 @@
           <c:yMode val="edge"/>
           <c:x val="0.209359699509438"/>
           <c:y val="0.14970679203021001"/>
           <c:w val="0.65685531896974403"/>
           <c:h val="0.66988173887124802"/>
         </c:manualLayout>
       </c:layout>
       <c:scatterChart>
         <c:scatterStyle val="lineMarker"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:ln>
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
             </a:ln>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:xVal>
             <c:numRef>
-              <c:f>'F-BNBT'!$B$27:$H$27</c:f>
-[...391 lines deleted...]
-            <c:numRef>
               <c:f>'F-BODE'!$B$27:$H$27</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="7"/>
                 <c:pt idx="0">
                   <c:v>0.78</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>0.78</c:v>
                 </c:pt>
                 <c:pt idx="2" formatCode="0.000">
                   <c:v>0.94</c:v>
                 </c:pt>
                 <c:pt idx="3" formatCode="0.000">
                   <c:v>1.05</c:v>
                 </c:pt>
                 <c:pt idx="4" formatCode="0.000">
                   <c:v>1.05</c:v>
                 </c:pt>
                 <c:pt idx="5" formatCode="0.000">
                   <c:v>0.88400441643281047</c:v>
                 </c:pt>
                 <c:pt idx="6" formatCode="0.000">
                   <c:v>0.85256469002695423</c:v>
                 </c:pt>
@@ -3787,51 +3811,51 @@
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1200"/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup orientation="portrait"/>
   </c:printSettings>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.209359699509438"/>
           <c:y val="0.14970679203021001"/>
           <c:w val="0.65685531896974403"/>
           <c:h val="0.66988173887124802"/>
         </c:manualLayout>
@@ -4180,51 +4204,833 @@
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1200"/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup orientation="portrait"/>
   </c:printSettings>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
+<file path=xl/charts/chart5.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="fr-FR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.209359699509438"/>
+          <c:y val="0.14970679203021001"/>
+          <c:w val="0.65685531896974403"/>
+          <c:h val="0.66988173887124802"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'F-BVTM'!$B$27:$H$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>2.0819999999999999</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2.0819999999999999</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="0.000">
+                  <c:v>2.2200000000000002</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="0.000">
+                  <c:v>2.3620000000000001</c:v>
+                </c:pt>
+                <c:pt idx="4" formatCode="0.000">
+                  <c:v>2.3620000000000001</c:v>
+                </c:pt>
+                <c:pt idx="5" formatCode="0.000">
+                  <c:v>2.1914297520661159</c:v>
+                </c:pt>
+                <c:pt idx="6" formatCode="0.000">
+                  <c:v>2.1749533851276359</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'F-BVTM'!$B$28:$H$28</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>726</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>930</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1111</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1111</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>726</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3272-4A9F-8B2A-7EBB9E59213C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:tailEnd type="triangle"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:spPr>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:tailEnd type="none"/>
+              </a:ln>
+            </c:spPr>
+          </c:marker>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="10"/>
+              <c:spPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:ln w="19050">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:tailEnd type="none"/>
+                </a:ln>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-3272-4A9F-8B2A-7EBB9E59213C}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="10"/>
+              <c:spPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:ln w="12700">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:tailEnd type="none"/>
+                </a:ln>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:ln>
+                <a:noFill/>
+                <a:prstDash val="sysDot"/>
+                <a:tailEnd type="triangle"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-3272-4A9F-8B2A-7EBB9E59213C}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="10"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:tailEnd type="none"/>
+                </a:ln>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:ln>
+                <a:noFill/>
+                <a:prstDash val="sysDot"/>
+                <a:tailEnd type="triangle"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-3272-4A9F-8B2A-7EBB9E59213C}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'F-BVTM'!$B$27:$H$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>2.0819999999999999</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2.0819999999999999</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="0.000">
+                  <c:v>2.2200000000000002</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="0.000">
+                  <c:v>2.3620000000000001</c:v>
+                </c:pt>
+                <c:pt idx="4" formatCode="0.000">
+                  <c:v>2.3620000000000001</c:v>
+                </c:pt>
+                <c:pt idx="5" formatCode="0.000">
+                  <c:v>2.1914297520661159</c:v>
+                </c:pt>
+                <c:pt idx="6" formatCode="0.000">
+                  <c:v>2.1749533851276359</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'F-BVTM'!$B$29:$H$29</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="5">
+                  <c:v>968</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>901</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-3272-4A9F-8B2A-7EBB9E59213C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="193767152"/>
+        <c:axId val="193763792"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="193767152"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:min val="2.0499999999999998"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1600"/>
+                  <a:t>Distance CG/ point de référence (m)</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="#,##0.000" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="in"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="193763792"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+        <c:minorUnit val="0.01"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="193763792"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="1150"/>
+          <c:min val="750"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="0" vert="horz"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1200"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1600"/>
+                  <a:t>Masse (kg)</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="5.1077143132272698E-2"/>
+              <c:y val="2.4212529989260899E-2"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="in"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:crossAx val="193767152"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1200"/>
+      </a:pPr>
+      <a:endParaRPr lang="fr-FR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup orientation="portrait"/>
+  </c:printSettings>
+  <c:userShapes r:id="rId1"/>
+</c:chartSpace>
+</file>
+
 <file path=xl/charts/chart6.xml><?xml version="1.0" encoding="utf-8"?>
+<c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
+  <c:date1904 val="0"/>
+  <c:lang val="fr-FR"/>
+  <c:roundedCorners val="0"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
+      <c14:style val="102"/>
+    </mc:Choice>
+    <mc:Fallback>
+      <c:style val="2"/>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <c:chart>
+    <c:autoTitleDeleted val="0"/>
+    <c:plotArea>
+      <c:layout>
+        <c:manualLayout>
+          <c:layoutTarget val="inner"/>
+          <c:xMode val="edge"/>
+          <c:yMode val="edge"/>
+          <c:x val="0.209359699509438"/>
+          <c:y val="0.14970679203021001"/>
+          <c:w val="0.65685531896974403"/>
+          <c:h val="0.66988173887124802"/>
+        </c:manualLayout>
+      </c:layout>
+      <c:scatterChart>
+        <c:scatterStyle val="lineMarker"/>
+        <c:varyColors val="0"/>
+        <c:ser>
+          <c:idx val="0"/>
+          <c:order val="0"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:symbol val="none"/>
+          </c:marker>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'F-GJCB'!$B$27:$H$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>2.0828000000000002</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2.0828000000000002</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="0.000">
+                  <c:v>2.2581000000000002</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="0.000">
+                  <c:v>2.3241000000000001</c:v>
+                </c:pt>
+                <c:pt idx="4" formatCode="0.000">
+                  <c:v>2.3241000000000001</c:v>
+                </c:pt>
+                <c:pt idx="5" formatCode="0.000">
+                  <c:v>2.1816354869816776</c:v>
+                </c:pt>
+                <c:pt idx="6" formatCode="0.000">
+                  <c:v>2.1643730569948185</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'F-GJCB'!$B$28:$H$28</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>795</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>1077</c:v>
+                </c:pt>
+                <c:pt idx="2">
+                  <c:v>1247</c:v>
+                </c:pt>
+                <c:pt idx="3">
+                  <c:v>1247</c:v>
+                </c:pt>
+                <c:pt idx="4">
+                  <c:v>795</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000000-3272-4A9F-8B2A-7EBB9E59213C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:ser>
+          <c:idx val="1"/>
+          <c:order val="1"/>
+          <c:spPr>
+            <a:ln>
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:prstDash val="sysDot"/>
+              <a:tailEnd type="triangle"/>
+            </a:ln>
+          </c:spPr>
+          <c:marker>
+            <c:spPr>
+              <a:ln w="19050">
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:tailEnd type="none"/>
+              </a:ln>
+            </c:spPr>
+          </c:marker>
+          <c:dPt>
+            <c:idx val="4"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="10"/>
+              <c:spPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx2">
+                    <a:lumMod val="60000"/>
+                    <a:lumOff val="40000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:ln w="19050">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:tailEnd type="none"/>
+                </a:ln>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000001-3272-4A9F-8B2A-7EBB9E59213C}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="5"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="10"/>
+              <c:spPr>
+                <a:solidFill>
+                  <a:schemeClr val="accent1"/>
+                </a:solidFill>
+                <a:ln w="12700">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:tailEnd type="none"/>
+                </a:ln>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:ln>
+                <a:noFill/>
+                <a:prstDash val="sysDot"/>
+                <a:tailEnd type="triangle"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000003-3272-4A9F-8B2A-7EBB9E59213C}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:dPt>
+            <c:idx val="6"/>
+            <c:marker>
+              <c:symbol val="circle"/>
+              <c:size val="10"/>
+              <c:spPr>
+                <a:noFill/>
+                <a:ln w="25400">
+                  <a:solidFill>
+                    <a:schemeClr val="accent1"/>
+                  </a:solidFill>
+                  <a:tailEnd type="none"/>
+                </a:ln>
+              </c:spPr>
+            </c:marker>
+            <c:bubble3D val="0"/>
+            <c:spPr>
+              <a:ln>
+                <a:noFill/>
+                <a:prstDash val="sysDot"/>
+                <a:tailEnd type="triangle"/>
+              </a:ln>
+            </c:spPr>
+            <c:extLst>
+              <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+                <c16:uniqueId val="{00000005-3272-4A9F-8B2A-7EBB9E59213C}"/>
+              </c:ext>
+            </c:extLst>
+          </c:dPt>
+          <c:xVal>
+            <c:numRef>
+              <c:f>'F-GJCB'!$B$27:$H$27</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="0">
+                  <c:v>2.0828000000000002</c:v>
+                </c:pt>
+                <c:pt idx="1">
+                  <c:v>2.0828000000000002</c:v>
+                </c:pt>
+                <c:pt idx="2" formatCode="0.000">
+                  <c:v>2.2581000000000002</c:v>
+                </c:pt>
+                <c:pt idx="3" formatCode="0.000">
+                  <c:v>2.3241000000000001</c:v>
+                </c:pt>
+                <c:pt idx="4" formatCode="0.000">
+                  <c:v>2.3241000000000001</c:v>
+                </c:pt>
+                <c:pt idx="5" formatCode="0.000">
+                  <c:v>2.1816354869816776</c:v>
+                </c:pt>
+                <c:pt idx="6" formatCode="0.000">
+                  <c:v>2.1643730569948185</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:xVal>
+          <c:yVal>
+            <c:numRef>
+              <c:f>'F-GJCB'!$B$29:$H$29</c:f>
+              <c:numCache>
+                <c:formatCode>General</c:formatCode>
+                <c:ptCount val="7"/>
+                <c:pt idx="5">
+                  <c:v>1037</c:v>
+                </c:pt>
+                <c:pt idx="6">
+                  <c:v>965</c:v>
+                </c:pt>
+              </c:numCache>
+            </c:numRef>
+          </c:yVal>
+          <c:smooth val="0"/>
+          <c:extLst>
+            <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
+              <c16:uniqueId val="{00000006-3272-4A9F-8B2A-7EBB9E59213C}"/>
+            </c:ext>
+          </c:extLst>
+        </c:ser>
+        <c:dLbls>
+          <c:showLegendKey val="0"/>
+          <c:showVal val="0"/>
+          <c:showCatName val="0"/>
+          <c:showSerName val="0"/>
+          <c:showPercent val="0"/>
+          <c:showBubbleSize val="0"/>
+        </c:dLbls>
+        <c:axId val="193767152"/>
+        <c:axId val="193763792"/>
+      </c:scatterChart>
+      <c:valAx>
+        <c:axId val="193767152"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:min val="2.0499999999999998"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="b"/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1600"/>
+                  <a:t>Distance CG/ point de référence (m)</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="#,##0.000" sourceLinked="0"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="in"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:crossAx val="193763792"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+        <c:minorUnit val="0.01"/>
+      </c:valAx>
+      <c:valAx>
+        <c:axId val="193763792"/>
+        <c:scaling>
+          <c:orientation val="minMax"/>
+          <c:max val="1300"/>
+          <c:min val="850"/>
+        </c:scaling>
+        <c:delete val="0"/>
+        <c:axPos val="l"/>
+        <c:majorGridlines/>
+        <c:title>
+          <c:tx>
+            <c:rich>
+              <a:bodyPr rot="0" vert="horz"/>
+              <a:lstStyle/>
+              <a:p>
+                <a:pPr>
+                  <a:defRPr sz="1200"/>
+                </a:pPr>
+                <a:r>
+                  <a:rPr lang="en-US" sz="1600"/>
+                  <a:t>Masse (kg)</a:t>
+                </a:r>
+              </a:p>
+            </c:rich>
+          </c:tx>
+          <c:layout>
+            <c:manualLayout>
+              <c:xMode val="edge"/>
+              <c:yMode val="edge"/>
+              <c:x val="5.1077143132272698E-2"/>
+              <c:y val="2.4212529989260899E-2"/>
+            </c:manualLayout>
+          </c:layout>
+          <c:overlay val="0"/>
+        </c:title>
+        <c:numFmt formatCode="General" sourceLinked="1"/>
+        <c:majorTickMark val="out"/>
+        <c:minorTickMark val="in"/>
+        <c:tickLblPos val="nextTo"/>
+        <c:spPr>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </c:spPr>
+        <c:crossAx val="193767152"/>
+        <c:crosses val="autoZero"/>
+        <c:crossBetween val="midCat"/>
+      </c:valAx>
+    </c:plotArea>
+    <c:plotVisOnly val="1"/>
+    <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
+  </c:chart>
+  <c:spPr>
+    <a:ln>
+      <a:noFill/>
+    </a:ln>
+  </c:spPr>
+  <c:txPr>
+    <a:bodyPr/>
+    <a:lstStyle/>
+    <a:p>
+      <a:pPr>
+        <a:defRPr sz="1200"/>
+      </a:pPr>
+      <a:endParaRPr lang="fr-FR"/>
+    </a:p>
+  </c:txPr>
+  <c:printSettings>
+    <c:headerFooter/>
+    <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
+    <c:pageSetup orientation="portrait"/>
+  </c:printSettings>
+  <c:userShapes r:id="rId1"/>
+</c:chartSpace>
+</file>
+
+<file path=xl/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.209359699509438"/>
           <c:y val="0.14970679203021001"/>
           <c:w val="0.65685531896974403"/>
           <c:h val="0.66988173887124802"/>
         </c:manualLayout>
@@ -4572,51 +5378,51 @@
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1200"/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup orientation="portrait"/>
   </c:printSettings>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.209359699509438"/>
           <c:y val="0.14970679203021001"/>
           <c:w val="0.65685531896974403"/>
           <c:h val="0.66988173887124802"/>
         </c:manualLayout>
@@ -4965,51 +5771,51 @@
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1200"/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup orientation="portrait"/>
   </c:printSettings>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="fr-FR"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="0"/>
     <c:plotArea>
       <c:layout>
         <c:manualLayout>
           <c:layoutTarget val="inner"/>
           <c:xMode val="edge"/>
           <c:yMode val="edge"/>
           <c:x val="0.209359699509438"/>
           <c:y val="0.14970679203021001"/>
           <c:w val="0.65685531896974403"/>
           <c:h val="0.66988173887124802"/>
         </c:manualLayout>
@@ -5358,484 +6164,99 @@
   </c:chart>
   <c:spPr>
     <a:ln>
       <a:noFill/>
     </a:ln>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr sz="1200"/>
       </a:pPr>
       <a:endParaRPr lang="fr-FR"/>
     </a:p>
   </c:txPr>
   <c:printSettings>
     <c:headerFooter/>
     <c:pageMargins b="0.75" l="0.7" r="0.7" t="0.75" header="0.3" footer="0.3"/>
     <c:pageSetup orientation="portrait"/>
   </c:printSettings>
   <c:userShapes r:id="rId1"/>
 </c:chartSpace>
 </file>
 
-<file path=xl/charts/chart9.xml><?xml version="1.0" encoding="utf-8"?>
-[...391 lines deleted...]
-
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart6.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart7.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart8.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
+<file path=xl/drawings/_rels/drawing19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart10.xml"/></Relationships>
+</file>
+
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+</file>
+
+<file path=xl/drawings/_rels/drawing20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="../charts/chart4.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
@@ -6046,59 +6467,59 @@
       <cdr:blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </cdr:blipFill>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="2556608" y="0"/>
           <a:ext cx="2078916" cy="524301"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
     </cdr:pic>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>91884</xdr:colOff>
+      <xdr:colOff>158145</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>13325</xdr:rowOff>
+      <xdr:rowOff>79586</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>610875</xdr:colOff>
+      <xdr:colOff>677136</xdr:colOff>
       <xdr:row>40</xdr:row>
-      <xdr:rowOff>51426</xdr:rowOff>
+      <xdr:rowOff>117687</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Graphique 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
@@ -6121,135 +6542,135 @@
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="771525" y="656098"/>
-          <a:ext cx="1649290" cy="592708"/>
+          <a:off x="873125" y="617998"/>
+          <a:ext cx="1830265" cy="586358"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>383716</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>743044</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>438150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="ZoneTexte 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7270291" y="609600"/>
-          <a:ext cx="987978" cy="685800"/>
+          <a:off x="8257716" y="571500"/>
+          <a:ext cx="1146728" cy="679450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1200"/>
             <a:t>v1.0</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1200"/>
-            <a:t>25/02/2023</a:t>
+            <a:t>14/10/2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.34725</cdr:x>
       <cdr:y>0</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.62963</cdr:x>
       <cdr:y>0.12982</cdr:y>
     </cdr:to>
     <cdr:pic>
       <cdr:nvPicPr>
         <cdr:cNvPr id="3" name="Image 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6264,59 +6685,59 @@
       <cdr:blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </cdr:blipFill>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="2556608" y="0"/>
           <a:ext cx="2078916" cy="524301"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
     </cdr:pic>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>113971</xdr:colOff>
+      <xdr:colOff>91884</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>68542</xdr:rowOff>
+      <xdr:rowOff>13325</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>632962</xdr:colOff>
+      <xdr:colOff>610875</xdr:colOff>
       <xdr:row>40</xdr:row>
-      <xdr:rowOff>106643</xdr:rowOff>
+      <xdr:rowOff>51426</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Graphique 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
@@ -6339,135 +6760,135 @@
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="873125" y="617998"/>
-          <a:ext cx="1830265" cy="586358"/>
+          <a:off x="771525" y="656098"/>
+          <a:ext cx="1649290" cy="592708"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>383716</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>743044</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>438150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="ZoneTexte 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8257716" y="571500"/>
-          <a:ext cx="1146728" cy="679450"/>
+          <a:off x="7270291" y="609600"/>
+          <a:ext cx="987978" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1200"/>
-            <a:t>v1.2</a:t>
+            <a:t>v1.0</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1200"/>
-            <a:t>10/10/2025</a:t>
+            <a:t>25/02/2023</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing14.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.34725</cdr:x>
       <cdr:y>0</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.62963</cdr:x>
       <cdr:y>0.12982</cdr:y>
     </cdr:to>
     <cdr:pic>
       <cdr:nvPicPr>
         <cdr:cNvPr id="3" name="Image 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6482,59 +6903,59 @@
       <cdr:blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </cdr:blipFill>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="2556608" y="0"/>
           <a:ext cx="2078916" cy="524301"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
     </cdr:pic>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing15.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>147102</xdr:colOff>
+      <xdr:colOff>113971</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>79587</xdr:rowOff>
+      <xdr:rowOff>68542</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>666093</xdr:colOff>
+      <xdr:colOff>632962</xdr:colOff>
       <xdr:row>40</xdr:row>
-      <xdr:rowOff>117688</xdr:rowOff>
+      <xdr:rowOff>106643</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Graphique 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
@@ -6557,135 +6978,135 @@
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="875886" y="614685"/>
-          <a:ext cx="1829161" cy="583045"/>
+          <a:off x="873125" y="617998"/>
+          <a:ext cx="1830265" cy="586358"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>383716</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>743044</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>438150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="ZoneTexte 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8246673" y="568187"/>
-          <a:ext cx="1143414" cy="676137"/>
+          <a:off x="8257716" y="571500"/>
+          <a:ext cx="1146728" cy="679450"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1200"/>
-            <a:t>v1.1</a:t>
+            <a:t>v1.2</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1200"/>
-            <a:t>21/07/2022</a:t>
+            <a:t>10/10/2025</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing16.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.34725</cdr:x>
       <cdr:y>0</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.62963</cdr:x>
       <cdr:y>0.12982</cdr:y>
     </cdr:to>
     <cdr:pic>
       <cdr:nvPicPr>
         <cdr:cNvPr id="3" name="Image 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -6700,59 +7121,59 @@
       <cdr:blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </cdr:blipFill>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="2556608" y="0"/>
           <a:ext cx="2078916" cy="524301"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
     </cdr:pic>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=xl/drawings/drawing17.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>102928</xdr:colOff>
+      <xdr:colOff>147102</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>79586</xdr:rowOff>
+      <xdr:rowOff>79587</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>621919</xdr:colOff>
+      <xdr:colOff>666093</xdr:colOff>
       <xdr:row>40</xdr:row>
-      <xdr:rowOff>117687</xdr:rowOff>
+      <xdr:rowOff>117688</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="2" name="Graphique 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr>
           <a:graphicFrameLocks/>
         </xdr:cNvGraphicFramePr>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
@@ -6775,91 +7196,91 @@
         <xdr:cNvPr id="3" name="Image 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000003000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="873125" y="617998"/>
-          <a:ext cx="1830265" cy="586358"/>
+          <a:off x="875886" y="614685"/>
+          <a:ext cx="1829161" cy="583045"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>383716</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>743044</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>438150</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="4" name="ZoneTexte 3">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000004000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8257716" y="571500"/>
-          <a:ext cx="1146728" cy="679450"/>
+          <a:off x="8246673" y="568187"/>
+          <a:ext cx="1143414" cy="676137"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
         <a:ln w="9525" cmpd="sng">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -6913,51 +7334,269 @@
         </cdr:cNvPr>
         <cdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </cdr:cNvPicPr>
       </cdr:nvPicPr>
       <cdr:blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:fillRect/>
         </a:stretch>
       </cdr:blipFill>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="2556608" y="0"/>
           <a:ext cx="2078916" cy="524301"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </cdr:spPr>
     </cdr:pic>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
+<file path=xl/drawings/drawing19.xml><?xml version="1.0" encoding="utf-8"?>
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>102928</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>79586</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>621919</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>117687</xdr:rowOff>
+    </xdr:to>
+    <xdr:graphicFrame macro="">
+      <xdr:nvGraphicFramePr>
+        <xdr:cNvPr id="2" name="Graphique 1">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvGraphicFramePr>
+          <a:graphicFrameLocks/>
+        </xdr:cNvGraphicFramePr>
+      </xdr:nvGraphicFramePr>
+      <xdr:xfrm>
+        <a:off x="0" y="0"/>
+        <a:ext cx="0" cy="0"/>
+      </xdr:xfrm>
+      <a:graphic>
+        <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
+          <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
+        </a:graphicData>
+      </a:graphic>
+    </xdr:graphicFrame>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>84598</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>2</xdr:col>
+      <xdr:colOff>430090</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>391556</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="Image 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
+          <a:extLst>
+            <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+            </a:ext>
+          </a:extLst>
+        </a:blip>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr bwMode="auto">
+        <a:xfrm>
+          <a:off x="873125" y="617998"/>
+          <a:ext cx="1830265" cy="586358"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="bg1"/>
+        </a:solidFill>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>383716</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>38100</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>7</xdr:col>
+      <xdr:colOff>743044</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>438150</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="4" name="ZoneTexte 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0900-000004000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr txBox="1"/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="8257716" y="571500"/>
+          <a:ext cx="1146728" cy="679450"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:solidFill>
+          <a:schemeClr val="lt1"/>
+        </a:solidFill>
+        <a:ln w="9525" cmpd="sng">
+          <a:solidFill>
+            <a:schemeClr val="lt1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="dk1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1200"/>
+            <a:t>v1.1</a:t>
+          </a:r>
+        </a:p>
+        <a:p>
+          <a:pPr algn="ctr"/>
+          <a:r>
+            <a:rPr lang="fr-FR" sz="1200"/>
+            <a:t>21/07/2022</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+</xdr:wsDr>
+</file>
+
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
+<c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
+  <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
+    <cdr:from>
+      <cdr:x>0.34725</cdr:x>
+      <cdr:y>0</cdr:y>
+    </cdr:from>
+    <cdr:to>
+      <cdr:x>0.62963</cdr:x>
+      <cdr:y>0.12982</cdr:y>
+    </cdr:to>
+    <cdr:pic>
+      <cdr:nvPicPr>
+        <cdr:cNvPr id="3" name="Image 2">
+          <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F874582-C8E1-4759-856A-82DD63954347}"/>
+            </a:ext>
+          </a:extLst>
+        </cdr:cNvPr>
+        <cdr:cNvPicPr>
+          <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+        </cdr:cNvPicPr>
+      </cdr:nvPicPr>
+      <cdr:blipFill>
+        <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:fillRect/>
+        </a:stretch>
+      </cdr:blipFill>
+      <cdr:spPr>
+        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <a:off x="2556608" y="0"/>
+          <a:ext cx="2078916" cy="524301"/>
+        </a:xfrm>
+        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </cdr:spPr>
+    </cdr:pic>
+  </cdr:relSizeAnchor>
+</c:userShapes>
+</file>
+
+<file path=xl/drawings/drawing20.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.34725</cdr:x>
       <cdr:y>0</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.62963</cdr:x>
       <cdr:y>0.12982</cdr:y>
     </cdr:to>
     <cdr:pic>
       <cdr:nvPicPr>
         <cdr:cNvPr id="3" name="Image 2">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F874582-C8E1-4759-856A-82DD63954347}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvPicPr>
           <a:picLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
         </cdr:cNvPicPr>
       </cdr:nvPicPr>
       <cdr:blipFill>
         <a:blip xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
@@ -7768,58 +8407,58 @@
             </a:schemeClr>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1200"/>
-            <a:t>v1.1</a:t>
+            <a:t>v1.0</a:t>
           </a:r>
         </a:p>
         <a:p>
           <a:pPr algn="ctr"/>
           <a:r>
             <a:rPr lang="fr-FR" sz="1200"/>
-            <a:t>21/07/2022</a:t>
+            <a:t>14/10/2026</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Bureau">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -8074,50 +8713,54 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing19.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -8128,301 +8771,301 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing17.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:N58"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
       <selection activeCell="G13" sqref="G13:H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.33203125" customWidth="1"/>
     <col min="12" max="18" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="98"/>
-[...4 lines deleted...]
-      <c r="H4" s="99"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
     </row>
     <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B5" s="100" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="102"/>
+      <c r="B5" s="60" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B6" s="103"/>
-[...5 lines deleted...]
-      <c r="H6" s="105"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
     </row>
     <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B7" s="79" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="81"/>
+      <c r="B7" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
     </row>
     <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="106">
+      <c r="D8" s="69">
         <v>518</v>
       </c>
-      <c r="E8" s="107"/>
+      <c r="E8" s="70"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="106">
+      <c r="G8" s="69">
         <v>0.85499999999999998</v>
       </c>
-      <c r="H8" s="107"/>
+      <c r="H8" s="70"/>
     </row>
     <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
-      <c r="D9" s="63">
+      <c r="D9" s="73">
         <v>0.82599999999999996</v>
       </c>
-      <c r="E9" s="87"/>
+      <c r="E9" s="74"/>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="73">
         <v>442.9</v>
       </c>
-      <c r="H9" s="87"/>
+      <c r="H9" s="74"/>
     </row>
     <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="63">
+      <c r="D10" s="73">
         <v>0.86499999999999999</v>
       </c>
-      <c r="E10" s="87"/>
+      <c r="E10" s="74"/>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="75">
         <v>770</v>
       </c>
-      <c r="H10" s="83"/>
+      <c r="H10" s="76"/>
     </row>
     <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="88">
+      <c r="D11" s="77">
         <v>1.0469999999999999</v>
       </c>
-      <c r="E11" s="89"/>
-[...2 lines deleted...]
-      <c r="H11" s="92"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
     </row>
     <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="80"/>
-[...4 lines deleted...]
-      <c r="H12" s="81"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
     </row>
     <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9"/>
-      <c r="D13" s="93">
+      <c r="D13" s="82">
         <v>80</v>
       </c>
-      <c r="E13" s="94"/>
+      <c r="E13" s="83"/>
       <c r="F13" s="8" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="G13" s="93">
+        <v>54</v>
+      </c>
+      <c r="G13" s="82">
         <v>105</v>
       </c>
-      <c r="H13" s="94"/>
+      <c r="H13" s="83"/>
     </row>
     <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="11"/>
-      <c r="D14" s="95">
+      <c r="D14" s="84">
         <v>80</v>
       </c>
-      <c r="E14" s="96"/>
+      <c r="E14" s="85"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
     </row>
     <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="95">
+      <c r="D15" s="84">
         <v>0</v>
       </c>
-      <c r="E15" s="96"/>
+      <c r="E15" s="85"/>
       <c r="F15" s="51"/>
       <c r="G15" s="52"/>
       <c r="H15" s="53"/>
     </row>
     <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="D16" s="85">
+      <c r="D16" s="71">
         <v>0</v>
       </c>
-      <c r="E16" s="86"/>
+      <c r="E16" s="72"/>
       <c r="F16" s="51"/>
       <c r="G16" s="52"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17"/>
-      <c r="D17" s="70">
+      <c r="D17" s="88">
         <v>5</v>
       </c>
-      <c r="E17" s="71"/>
+      <c r="E17" s="89"/>
       <c r="F17" s="16"/>
       <c r="G17" s="49"/>
       <c r="H17" s="50"/>
     </row>
     <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="72" t="str">
+      <c r="B18" s="90" t="str">
         <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
         <v>MASSE ET CENTRAGE OK</v>
       </c>
-      <c r="C18" s="73"/>
-[...4 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
     </row>
     <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="66"/>
-[...4 lines deleted...]
-      <c r="H19" s="67"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B21" s="21"/>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B22" s="21"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B23" s="21"/>
       <c r="H23" s="22"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="76"/>
-[...3 lines deleted...]
-      <c r="G26" s="77" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="78"/>
+      <c r="H26" s="99"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B27" s="24">
         <f>D9</f>
         <v>0.82599999999999996</v>
       </c>
       <c r="C27" s="25">
         <f>D9</f>
         <v>0.82599999999999996</v>
       </c>
       <c r="D27" s="26">
         <f>D10</f>
         <v>0.86499999999999999</v>
       </c>
       <c r="E27" s="26">
         <f>D11</f>
         <v>1.0469999999999999</v>
       </c>
       <c r="F27" s="26">
         <f>D11</f>
         <v>1.0469999999999999</v>
       </c>
       <c r="G27" s="27">
         <f>F50</f>
         <v>0.90162167150013173</v>
@@ -8567,717 +9210,1645 @@
       </c>
       <c r="D40" s="34">
         <f>IF(F58&gt;D11,1,0)</f>
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <f>IF(F58&lt;D9,1,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="35">
         <f>IF(AND(F58&lt;D11,D58&gt;(F58*D32+D33)),1,0)</f>
         <v>0</v>
       </c>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B42" s="79" t="s">
+      <c r="B42" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="80"/>
-[...4 lines deleted...]
-      <c r="H42" s="81"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
     </row>
     <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="66"/>
-[...4 lines deleted...]
-      <c r="H43" s="67"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
     </row>
     <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
-      <c r="D44" s="82" t="s">
+      <c r="D44" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="82"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G44" s="82" t="s">
+      <c r="G44" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="H44" s="83"/>
+      <c r="H44" s="76"/>
     </row>
     <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="84">
+      <c r="D45" s="100">
         <f>D8</f>
         <v>518</v>
       </c>
-      <c r="E45" s="84"/>
+      <c r="E45" s="100"/>
       <c r="F45" s="38">
         <f>G8</f>
         <v>0.85499999999999998</v>
       </c>
-      <c r="G45" s="58">
+      <c r="G45" s="86">
         <f>G9</f>
         <v>442.9</v>
       </c>
-      <c r="H45" s="59"/>
+      <c r="H45" s="87"/>
     </row>
     <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="63">
+      <c r="D46" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E46" s="63"/>
+      <c r="E46" s="73"/>
       <c r="F46" s="39">
         <v>0.94699999999999995</v>
       </c>
-      <c r="G46" s="58">
+      <c r="G46" s="86">
         <f>D46*F46</f>
         <v>151.51999999999998</v>
       </c>
-      <c r="H46" s="59"/>
+      <c r="H46" s="87"/>
     </row>
     <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="4"/>
-      <c r="D47" s="63">
+      <c r="D47" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E47" s="63"/>
+      <c r="E47" s="73"/>
       <c r="F47" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="86">
         <f t="shared" ref="G47:G48" si="0">D47*F47</f>
         <v>0</v>
       </c>
-      <c r="H47" s="59"/>
+      <c r="H47" s="87"/>
       <c r="N47" s="48"/>
     </row>
     <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C48" s="4"/>
-      <c r="D48" s="63">
+      <c r="D48" s="73">
         <f>G13*0.72</f>
         <v>75.599999999999994</v>
       </c>
-      <c r="E48" s="63"/>
+      <c r="E48" s="73"/>
       <c r="F48" s="39">
         <v>1.0669999999999999</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="86">
         <f t="shared" si="0"/>
         <v>80.665199999999984</v>
       </c>
-      <c r="H48" s="59"/>
+      <c r="H48" s="87"/>
     </row>
     <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="4"/>
-      <c r="D49" s="63">
+      <c r="D49" s="73">
         <f>D17</f>
         <v>5</v>
       </c>
-      <c r="E49" s="63"/>
+      <c r="E49" s="73"/>
       <c r="F49" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G49" s="58">
+      <c r="G49" s="86">
         <f>D49*F49</f>
         <v>8.8849999999999998</v>
       </c>
-      <c r="H49" s="59"/>
+      <c r="H49" s="87"/>
     </row>
     <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B50" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C50" s="41"/>
-      <c r="D50" s="64">
+      <c r="D50" s="102">
         <f>SUM(D45:E49)</f>
         <v>758.6</v>
       </c>
-      <c r="E50" s="64"/>
+      <c r="E50" s="102"/>
       <c r="F50" s="42">
         <f>G50/D50</f>
         <v>0.90162167150013173</v>
       </c>
-      <c r="G50" s="61">
+      <c r="G50" s="103">
         <f>SUM(G45:G49)</f>
         <v>683.97019999999998</v>
       </c>
-      <c r="H50" s="62"/>
+      <c r="H50" s="104"/>
     </row>
     <row r="51" spans="2:10" ht="21" x14ac:dyDescent="0.3">
-      <c r="B51" s="65" t="s">
-[...7 lines deleted...]
-      <c r="H51" s="67"/>
+      <c r="B51" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
+      <c r="H51" s="95"/>
     </row>
     <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B52" s="43"/>
       <c r="C52" s="44"/>
-      <c r="D52" s="68" t="s">
+      <c r="D52" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="E52" s="68"/>
+      <c r="E52" s="105"/>
       <c r="F52" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="G52" s="68" t="s">
+      <c r="G52" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="H52" s="69"/>
+      <c r="H52" s="106"/>
     </row>
     <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="4"/>
-      <c r="D53" s="57">
+      <c r="D53" s="101">
         <f>D8</f>
         <v>518</v>
       </c>
-      <c r="E53" s="57"/>
+      <c r="E53" s="101"/>
       <c r="F53" s="38">
         <f>G8</f>
         <v>0.85499999999999998</v>
       </c>
-      <c r="G53" s="58">
+      <c r="G53" s="86">
         <f>G9</f>
         <v>442.9</v>
       </c>
-      <c r="H53" s="59"/>
+      <c r="H53" s="87"/>
     </row>
     <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="4"/>
-      <c r="D54" s="63">
+      <c r="D54" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E54" s="63"/>
+      <c r="E54" s="73"/>
       <c r="F54" s="39">
         <v>0.94699999999999995</v>
       </c>
-      <c r="G54" s="58">
+      <c r="G54" s="86">
         <f>D54*F54</f>
         <v>151.51999999999998</v>
       </c>
-      <c r="H54" s="59"/>
+      <c r="H54" s="87"/>
     </row>
     <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="4"/>
-      <c r="D55" s="63">
+      <c r="D55" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E55" s="63"/>
+      <c r="E55" s="73"/>
       <c r="F55" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="86">
         <f t="shared" ref="G55:G56" si="1">D55*F55</f>
         <v>0</v>
       </c>
-      <c r="H55" s="59"/>
+      <c r="H55" s="87"/>
     </row>
     <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C56" s="4"/>
-      <c r="D56" s="57">
+      <c r="D56" s="101">
         <v>11</v>
       </c>
-      <c r="E56" s="57"/>
+      <c r="E56" s="101"/>
       <c r="F56" s="39">
         <v>1.0669999999999999</v>
       </c>
-      <c r="G56" s="58">
+      <c r="G56" s="86">
         <f t="shared" si="1"/>
         <v>11.737</v>
       </c>
-      <c r="H56" s="59"/>
+      <c r="H56" s="87"/>
     </row>
     <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="4"/>
-      <c r="D57" s="57">
+      <c r="D57" s="101">
         <f>D17</f>
         <v>5</v>
       </c>
-      <c r="E57" s="57"/>
+      <c r="E57" s="101"/>
       <c r="F57" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G57" s="58">
+      <c r="G57" s="86">
         <f>D57*F57</f>
         <v>8.8849999999999998</v>
       </c>
-      <c r="H57" s="59"/>
+      <c r="H57" s="87"/>
     </row>
     <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B58" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C58" s="41"/>
-      <c r="D58" s="60">
+      <c r="D58" s="107">
         <f>SUM(D53:E57)</f>
         <v>694</v>
       </c>
-      <c r="E58" s="60"/>
+      <c r="E58" s="107"/>
       <c r="F58" s="46">
         <f>G58/D58</f>
         <v>0.88622766570605171</v>
       </c>
-      <c r="G58" s="61">
+      <c r="G58" s="103">
         <f>SUM(G53:G57)</f>
         <v>615.04199999999992</v>
       </c>
-      <c r="H58" s="62"/>
+      <c r="H58" s="104"/>
       <c r="J58" s="47"/>
     </row>
   </sheetData>
   <sheetProtection password="8F55" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="54">
-    <mergeCell ref="B4:H4"/>
-[...16 lines deleted...]
-    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="G45:H45"/>
-    <mergeCell ref="D53:E53"/>
-[...21 lines deleted...]
-    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
   </mergeCells>
   <conditionalFormatting sqref="B18:H18">
-    <cfRule type="expression" dxfId="56" priority="1">
+    <cfRule type="expression" dxfId="58" priority="1">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="55" priority="6">
+    <cfRule type="expression" dxfId="57" priority="6">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50 D58:E58">
-    <cfRule type="cellIs" dxfId="54" priority="5" operator="between">
+    <cfRule type="cellIs" dxfId="56" priority="5" operator="between">
       <formula>$D$8</formula>
       <formula>$G$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50">
-    <cfRule type="expression" dxfId="53" priority="3">
+    <cfRule type="expression" dxfId="55" priority="3">
       <formula>IF($D$50&gt;$F$50*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D58:E58">
-    <cfRule type="expression" dxfId="52" priority="2">
+    <cfRule type="expression" dxfId="54" priority="2">
       <formula>IF($D$58&gt;$F$58*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50 F58">
-    <cfRule type="cellIs" dxfId="51" priority="4" operator="between">
+    <cfRule type="cellIs" dxfId="53" priority="4" operator="between">
+      <formula>$D$9</formula>
+      <formula>$D$11</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="48" orientation="landscape"/>
+  <drawing r:id="rId1"/>
+  <extLst>
+    <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
+      <mx:PLV Mode="0" OnePage="0" WScale="0"/>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B4:N60"/>
+  <sheetViews>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A10" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="G13" sqref="G13:H13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="19" customWidth="1"/>
+    <col min="3" max="3" width="17" customWidth="1"/>
+    <col min="4" max="5" width="10.33203125" customWidth="1"/>
+    <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="10.33203125" customWidth="1"/>
+    <col min="12" max="18" width="11.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
+    </row>
+    <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="B5" s="60" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
+    </row>
+    <row r="6" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
+    </row>
+    <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="B7" s="66" t="s">
+        <v>44</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
+    </row>
+    <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
+      <c r="B8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="69">
+        <v>1279.4000000000001</v>
+      </c>
+      <c r="E8" s="70"/>
+      <c r="F8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G8" s="69">
+        <v>2.137</v>
+      </c>
+      <c r="H8" s="70"/>
+    </row>
+    <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
+      <c r="B9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="73">
+        <v>2.0497999999999998</v>
+      </c>
+      <c r="E9" s="74"/>
+      <c r="F9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="73">
+        <v>2734.1</v>
+      </c>
+      <c r="H9" s="74"/>
+    </row>
+    <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
+      <c r="B10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4"/>
+      <c r="D10" s="73">
+        <v>2.2326999999999999</v>
+      </c>
+      <c r="E10" s="74"/>
+      <c r="F10" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G10" s="75">
+        <v>1905</v>
+      </c>
+      <c r="H10" s="76"/>
+    </row>
+    <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
+      <c r="B11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="77">
+        <v>2.4028</v>
+      </c>
+      <c r="E11" s="78"/>
+      <c r="F11" s="5" t="s">
+        <v>74</v>
+      </c>
+      <c r="G11" s="75">
+        <v>1814</v>
+      </c>
+      <c r="H11" s="81"/>
+    </row>
+    <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="B12" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
+    </row>
+    <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="9"/>
+      <c r="D13" s="82">
+        <v>80</v>
+      </c>
+      <c r="E13" s="83"/>
+      <c r="F13" s="8" t="s">
+        <v>75</v>
+      </c>
+      <c r="G13" s="82">
+        <v>352</v>
+      </c>
+      <c r="H13" s="83"/>
+    </row>
+    <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="B14" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="84">
+        <v>80</v>
+      </c>
+      <c r="E14" s="85"/>
+      <c r="F14" s="110"/>
+      <c r="G14" s="111">
+        <v>0</v>
+      </c>
+      <c r="H14" s="112"/>
+    </row>
+    <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="B15" s="10" t="s">
+        <v>45</v>
+      </c>
+      <c r="C15" s="13"/>
+      <c r="D15" s="84">
+        <v>0</v>
+      </c>
+      <c r="E15" s="85"/>
+      <c r="F15" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="84">
+        <v>0</v>
+      </c>
+      <c r="H15" s="85"/>
+    </row>
+    <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="B16" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="71">
+        <v>0</v>
+      </c>
+      <c r="E16" s="72"/>
+      <c r="F16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="71">
+        <v>0</v>
+      </c>
+      <c r="H16" s="72"/>
+    </row>
+    <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="12" t="s">
+        <v>76</v>
+      </c>
+      <c r="C17" s="17"/>
+      <c r="D17" s="88">
+        <v>10</v>
+      </c>
+      <c r="E17" s="89"/>
+      <c r="F17" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="G17" s="88">
+        <v>0</v>
+      </c>
+      <c r="H17" s="89"/>
+    </row>
+    <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="90" t="str">
+        <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
+        <v>MASSE ET CENTRAGE OK</v>
+      </c>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
+    </row>
+    <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
+    </row>
+    <row r="20" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B20" s="18"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="20"/>
+    </row>
+    <row r="21" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B21" s="21"/>
+      <c r="H21" s="22"/>
+    </row>
+    <row r="22" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B22" s="21"/>
+      <c r="H22" s="22"/>
+    </row>
+    <row r="23" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B23" s="21"/>
+      <c r="H23" s="22"/>
+    </row>
+    <row r="24" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B24" s="21"/>
+      <c r="H24" s="22"/>
+    </row>
+    <row r="25" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B25" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" s="22"/>
+    </row>
+    <row r="26" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B26" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="99"/>
+    </row>
+    <row r="27" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B27" s="24">
+        <f>D9</f>
+        <v>2.0497999999999998</v>
+      </c>
+      <c r="C27" s="25">
+        <f>D9</f>
+        <v>2.0497999999999998</v>
+      </c>
+      <c r="D27" s="26">
+        <v>2.0828000000000002</v>
+      </c>
+      <c r="E27" s="26">
+        <f>D10</f>
+        <v>2.2326999999999999</v>
+      </c>
+      <c r="F27" s="26">
+        <f>D11</f>
+        <v>2.4028</v>
+      </c>
+      <c r="G27" s="26">
+        <f>D11</f>
+        <v>2.4028</v>
+      </c>
+      <c r="H27" s="28"/>
+    </row>
+    <row r="28" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B28" s="24">
+        <f>MIN(D8,C28)</f>
+        <v>1260.9000000000001</v>
+      </c>
+      <c r="C28" s="25">
+        <v>1260.9000000000001</v>
+      </c>
+      <c r="D28" s="25">
+        <v>1542</v>
+      </c>
+      <c r="E28" s="25">
+        <f>G10</f>
+        <v>1905</v>
+      </c>
+      <c r="F28" s="25">
+        <f>G10</f>
+        <v>1905</v>
+      </c>
+      <c r="G28" s="25">
+        <f>B28</f>
+        <v>1260.9000000000001</v>
+      </c>
+      <c r="H28" s="30"/>
+    </row>
+    <row r="29" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B29" s="21"/>
+      <c r="G29" s="27">
+        <f>F51</f>
+        <v>2.1901648164243266</v>
+      </c>
+      <c r="H29" s="28">
+        <f>F60</f>
+        <v>2.1574251414378365</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B30" s="21"/>
+      <c r="G30" s="29">
+        <f>D51</f>
+        <v>1702.8400000000001</v>
+      </c>
+      <c r="H30" s="30">
+        <f>D60</f>
+        <v>1449.4</v>
+      </c>
+    </row>
+    <row r="31" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B31" s="21"/>
+      <c r="C31" s="31" t="s">
+        <v>78</v>
+      </c>
+      <c r="H31" s="22"/>
+    </row>
+    <row r="32" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B32" s="21"/>
+      <c r="C32" t="s">
+        <v>79</v>
+      </c>
+      <c r="D32">
+        <f>IF(D51&lt;=$C$28,$C$27,IF(D51&lt;=$D$28,$C$27+(D51-$C$28)*($D$27-$C$27)/($D$28-$C$28),$D$27+(D51-$D$28)*($E$27-$D$27)/($E$28-$D$28)))</f>
+        <v>2.1492185013774106</v>
+      </c>
+      <c r="F32" s="29"/>
+      <c r="H32" s="22"/>
+    </row>
+    <row r="33" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B33" s="21"/>
+      <c r="C33" t="s">
+        <v>80</v>
+      </c>
+      <c r="D33">
+        <f>IF(D60&lt;=$C$28,$C$27,IF(D60&lt;=$D$28,$C$27+(D60-$C$28)*($D$27-$C$27)/($D$28-$C$28),$D$27+(D60-$D$28)*($E$27-$D$27)/($E$28-$D$28)))</f>
+        <v>2.0719291355389542</v>
+      </c>
+      <c r="H33" s="22"/>
+    </row>
+    <row r="34" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B34" s="21"/>
+      <c r="H34" s="22"/>
+    </row>
+    <row r="35" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B35" s="21"/>
+      <c r="H35" s="22"/>
+    </row>
+    <row r="36" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B36" s="21"/>
+      <c r="H36" s="22"/>
+    </row>
+    <row r="37" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B37" s="21"/>
+      <c r="C37" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H37" s="22"/>
+    </row>
+    <row r="38" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B38" s="21"/>
+      <c r="C38" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="22"/>
+    </row>
+    <row r="39" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B39" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="18">
+        <f>IF(OR(D51&gt;G10,D17&gt;45,G17&gt;45),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="19">
+        <f>IF(F51&gt;D11,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="19">
+        <f>IF(F51&lt;D9,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F39" s="32">
+        <f>IF(F51&lt;D32,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="22"/>
+    </row>
+    <row r="40" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B40" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="33">
+        <f>IF(D60&gt;G11,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="34">
+        <f>IF(F60&gt;D11,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="E40" s="34">
+        <f>IF(F60&lt;D9,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="35">
+        <f>IF(F60&lt;D33,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="22"/>
+    </row>
+    <row r="41" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B41" s="33"/>
+      <c r="C41" s="34"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="36"/>
+    </row>
+    <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
+      <c r="B42" s="66" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
+    </row>
+    <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
+      <c r="B43" s="93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
+    </row>
+    <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
+      <c r="B44" s="6"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="75"/>
+      <c r="F44" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="G44" s="75" t="s">
+        <v>38</v>
+      </c>
+      <c r="H44" s="76"/>
+    </row>
+    <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="4"/>
+      <c r="D45" s="100">
+        <f>D8</f>
+        <v>1279.4000000000001</v>
+      </c>
+      <c r="E45" s="100"/>
+      <c r="F45" s="38">
+        <f>G8</f>
+        <v>2.137</v>
+      </c>
+      <c r="G45" s="86">
+        <f>G9</f>
+        <v>2734.1</v>
+      </c>
+      <c r="H45" s="87"/>
+    </row>
+    <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="4"/>
+      <c r="D46" s="73">
+        <f>D13+D14</f>
+        <v>160</v>
+      </c>
+      <c r="E46" s="73"/>
+      <c r="F46" s="39">
+        <v>2.1717</v>
+      </c>
+      <c r="G46" s="86">
+        <f>D46*F46</f>
+        <v>347.47199999999998</v>
+      </c>
+      <c r="H46" s="87"/>
+    </row>
+    <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
+      <c r="B47" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="4"/>
+      <c r="D47" s="73">
+        <f>D15+D16</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="73"/>
+      <c r="F47" s="39">
+        <v>3</v>
+      </c>
+      <c r="G47" s="86">
+        <f>D47*F47</f>
+        <v>0</v>
+      </c>
+      <c r="H47" s="87"/>
+    </row>
+    <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
+      <c r="B48" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C48" s="4"/>
+      <c r="D48" s="73">
+        <f>G15+G16</f>
+        <v>0</v>
+      </c>
+      <c r="E48" s="73"/>
+      <c r="F48" s="39">
+        <v>3.9550000000000001</v>
+      </c>
+      <c r="G48" s="86">
+        <f t="shared" ref="G48:G49" si="0">D48*F48</f>
+        <v>0</v>
+      </c>
+      <c r="H48" s="87"/>
+      <c r="N48" s="48"/>
+    </row>
+    <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C49" s="4"/>
+      <c r="D49" s="73">
+        <f>G13*0.72</f>
+        <v>253.44</v>
+      </c>
+      <c r="E49" s="73"/>
+      <c r="F49" s="39">
+        <v>2.3774000000000002</v>
+      </c>
+      <c r="G49" s="86">
+        <f t="shared" si="0"/>
+        <v>602.52825600000006</v>
+      </c>
+      <c r="H49" s="87"/>
+    </row>
+    <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B50" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C50" s="4"/>
+      <c r="D50" s="73">
+        <f>D17+G17</f>
+        <v>10</v>
+      </c>
+      <c r="E50" s="73"/>
+      <c r="F50" s="39">
+        <f>IF(D50=0,4.54,(D17*4.54+G17*0.5715)/D50)</f>
+        <v>4.54</v>
+      </c>
+      <c r="G50" s="86">
+        <f>D50*F50</f>
+        <v>45.4</v>
+      </c>
+      <c r="H50" s="87"/>
+    </row>
+    <row r="51" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B51" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C51" s="41"/>
+      <c r="D51" s="102">
+        <f>SUM(D45:E50)</f>
+        <v>1702.8400000000001</v>
+      </c>
+      <c r="E51" s="102"/>
+      <c r="F51" s="42">
+        <f>G51/D51</f>
+        <v>2.1901648164243266</v>
+      </c>
+      <c r="G51" s="103">
+        <f>SUM(G45:G50)</f>
+        <v>3729.5002560000003</v>
+      </c>
+      <c r="H51" s="104"/>
+    </row>
+    <row r="52" spans="2:10" ht="21" x14ac:dyDescent="0.3">
+      <c r="B52" s="93" t="s">
+        <v>73</v>
+      </c>
+      <c r="C52" s="94"/>
+      <c r="D52" s="94"/>
+      <c r="E52" s="94"/>
+      <c r="F52" s="94"/>
+      <c r="G52" s="94"/>
+      <c r="H52" s="95"/>
+    </row>
+    <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B53" s="43"/>
+      <c r="C53" s="44"/>
+      <c r="D53" s="105" t="s">
+        <v>30</v>
+      </c>
+      <c r="E53" s="105"/>
+      <c r="F53" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="G53" s="105" t="s">
+        <v>38</v>
+      </c>
+      <c r="H53" s="106"/>
+    </row>
+    <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C54" s="4"/>
+      <c r="D54" s="101">
+        <f>D8</f>
+        <v>1279.4000000000001</v>
+      </c>
+      <c r="E54" s="101"/>
+      <c r="F54" s="38">
+        <f>G8</f>
+        <v>2.137</v>
+      </c>
+      <c r="G54" s="86">
+        <f>G9</f>
+        <v>2734.1</v>
+      </c>
+      <c r="H54" s="87"/>
+    </row>
+    <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B55" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C55" s="4"/>
+      <c r="D55" s="73">
+        <f>D13+D14</f>
+        <v>160</v>
+      </c>
+      <c r="E55" s="73"/>
+      <c r="F55" s="39">
+        <v>2.1717</v>
+      </c>
+      <c r="G55" s="86">
+        <f>D55*F55</f>
+        <v>347.47199999999998</v>
+      </c>
+      <c r="H55" s="87"/>
+    </row>
+    <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B56" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="C56" s="4"/>
+      <c r="D56" s="73">
+        <f>D15+D16</f>
+        <v>0</v>
+      </c>
+      <c r="E56" s="73"/>
+      <c r="F56" s="39">
+        <v>3</v>
+      </c>
+      <c r="G56" s="86">
+        <f>D56*F56</f>
+        <v>0</v>
+      </c>
+      <c r="H56" s="87"/>
+    </row>
+    <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B57" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C57" s="4"/>
+      <c r="D57" s="73">
+        <f>G15+G16</f>
+        <v>0</v>
+      </c>
+      <c r="E57" s="73"/>
+      <c r="F57" s="39">
+        <v>3.9550000000000001</v>
+      </c>
+      <c r="G57" s="86">
+        <f t="shared" ref="G57:G58" si="1">D57*F57</f>
+        <v>0</v>
+      </c>
+      <c r="H57" s="87"/>
+    </row>
+    <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B58" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C58" s="4"/>
+      <c r="D58" s="101">
+        <v>0</v>
+      </c>
+      <c r="E58" s="101"/>
+      <c r="F58" s="39">
+        <v>2.3774000000000002</v>
+      </c>
+      <c r="G58" s="86">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H58" s="87"/>
+    </row>
+    <row r="59" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B59" s="3" t="s">
+        <v>81</v>
+      </c>
+      <c r="C59" s="4"/>
+      <c r="D59" s="101">
+        <f>D17+G17</f>
+        <v>10</v>
+      </c>
+      <c r="E59" s="101"/>
+      <c r="F59" s="39">
+        <f>F50</f>
+        <v>4.54</v>
+      </c>
+      <c r="G59" s="86">
+        <f>D59*F59</f>
+        <v>45.4</v>
+      </c>
+      <c r="H59" s="87"/>
+    </row>
+    <row r="60" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B60" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C60" s="41"/>
+      <c r="D60" s="107">
+        <f>SUM(D54:E59)</f>
+        <v>1449.4</v>
+      </c>
+      <c r="E60" s="107"/>
+      <c r="F60" s="46">
+        <f>G60/D60</f>
+        <v>2.1574251414378365</v>
+      </c>
+      <c r="G60" s="103">
+        <f>SUM(G54:G59)</f>
+        <v>3126.9720000000002</v>
+      </c>
+      <c r="H60" s="104"/>
+      <c r="J60" s="47"/>
+    </row>
+  </sheetData>
+  <sheetProtection password="8F55" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <mergeCells count="62">
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D59:E59"/>
+    <mergeCell ref="G59:H59"/>
+    <mergeCell ref="D60:E60"/>
+    <mergeCell ref="G60:H60"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="G51:H51"/>
+    <mergeCell ref="B52:H52"/>
+    <mergeCell ref="B42:H42"/>
+    <mergeCell ref="B43:H43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="G16:H16"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="G15:H15"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="G17:H17"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="G11:H11"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="F14:H14"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B18:H18">
+    <cfRule type="expression" dxfId="6" priority="1">
+      <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="5" priority="4">
+      <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D51:E51">
+    <cfRule type="expression" dxfId="4" priority="6">
+      <formula>IF($F$51&lt;$D$32,TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="3" priority="8" operator="between">
+      <formula>$D$8</formula>
+      <formula>$G$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D60:E60">
+    <cfRule type="expression" dxfId="2" priority="5">
+      <formula>IF($F$60&lt;$D$33,TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="cellIs" dxfId="1" priority="9" operator="between">
+      <formula>$D$8</formula>
+      <formula>$G$11</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F51 F60">
+    <cfRule type="cellIs" dxfId="0" priority="7" operator="between">
       <formula>$D$9</formula>
       <formula>$D$11</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:N58"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="A18" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
       <selection activeCell="I43" sqref="I43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.33203125" customWidth="1"/>
     <col min="12" max="18" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="98"/>
-[...4 lines deleted...]
-      <c r="H4" s="99"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
     </row>
     <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B5" s="100" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="102"/>
+      <c r="B5" s="60" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B6" s="103"/>
-[...5 lines deleted...]
-      <c r="H6" s="105"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
     </row>
     <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B7" s="79" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="81"/>
+      <c r="B7" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
     </row>
     <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="106">
+      <c r="D8" s="69">
         <v>529</v>
       </c>
-      <c r="E8" s="107"/>
+      <c r="E8" s="70"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="106">
+      <c r="G8" s="69">
         <v>0.87</v>
       </c>
-      <c r="H8" s="107"/>
+      <c r="H8" s="70"/>
     </row>
     <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
-      <c r="D9" s="63">
+      <c r="D9" s="73">
         <v>0.82599999999999996</v>
       </c>
-      <c r="E9" s="87"/>
+      <c r="E9" s="74"/>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="73">
         <v>460.23</v>
       </c>
-      <c r="H9" s="87"/>
+      <c r="H9" s="74"/>
     </row>
     <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="63">
+      <c r="D10" s="73">
         <v>0.86499999999999999</v>
       </c>
-      <c r="E10" s="87"/>
+      <c r="E10" s="74"/>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="75">
         <v>770</v>
       </c>
-      <c r="H10" s="83"/>
+      <c r="H10" s="76"/>
     </row>
     <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="88">
+      <c r="D11" s="77">
         <v>1.0469999999999999</v>
       </c>
-      <c r="E11" s="89"/>
-[...2 lines deleted...]
-      <c r="H11" s="92"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
     </row>
     <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="80"/>
-[...4 lines deleted...]
-      <c r="H12" s="81"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
     </row>
     <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9"/>
-      <c r="D13" s="93">
+      <c r="D13" s="82">
         <v>70</v>
       </c>
-      <c r="E13" s="94"/>
+      <c r="E13" s="83"/>
       <c r="F13" s="8" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="G13" s="93">
+        <v>54</v>
+      </c>
+      <c r="G13" s="82">
         <v>105</v>
       </c>
-      <c r="H13" s="94"/>
+      <c r="H13" s="83"/>
     </row>
     <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="11"/>
-      <c r="D14" s="95">
+      <c r="D14" s="84">
         <v>70</v>
       </c>
-      <c r="E14" s="96"/>
+      <c r="E14" s="85"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
     </row>
     <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="95">
+      <c r="D15" s="84">
         <v>0</v>
       </c>
-      <c r="E15" s="96"/>
+      <c r="E15" s="85"/>
       <c r="F15" s="51"/>
       <c r="G15" s="52"/>
       <c r="H15" s="53"/>
     </row>
     <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="D16" s="85">
+      <c r="D16" s="71">
         <v>0</v>
       </c>
-      <c r="E16" s="86"/>
+      <c r="E16" s="72"/>
       <c r="F16" s="51"/>
       <c r="G16" s="52"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17"/>
-      <c r="D17" s="70">
+      <c r="D17" s="88">
         <v>10</v>
       </c>
-      <c r="E17" s="71"/>
+      <c r="E17" s="89"/>
       <c r="F17" s="16"/>
       <c r="G17" s="49"/>
       <c r="H17" s="50"/>
     </row>
     <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="72" t="str">
+      <c r="B18" s="90" t="str">
         <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
         <v>MASSE ET CENTRAGE OK</v>
       </c>
-      <c r="C18" s="73"/>
-[...4 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
     </row>
     <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="66"/>
-[...4 lines deleted...]
-      <c r="H19" s="67"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B21" s="21"/>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B22" s="21"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B23" s="21"/>
       <c r="H23" s="22"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="76"/>
-[...3 lines deleted...]
-      <c r="G26" s="77" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="78"/>
+      <c r="H26" s="99"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B27" s="24">
         <f>D9</f>
         <v>0.82599999999999996</v>
       </c>
       <c r="C27" s="25">
         <f>D9</f>
         <v>0.82599999999999996</v>
       </c>
       <c r="D27" s="26">
         <f>D10</f>
         <v>0.86499999999999999</v>
       </c>
       <c r="E27" s="26">
         <f>D11</f>
         <v>1.0469999999999999</v>
       </c>
       <c r="F27" s="26">
         <f>D11</f>
         <v>1.0469999999999999</v>
       </c>
       <c r="G27" s="27">
         <f>F50</f>
         <v>0.916041876490856</v>
@@ -9422,810 +10993,810 @@
       </c>
       <c r="D40" s="34">
         <f>IF(F58&gt;D11,1,0)</f>
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <f>IF(F58&lt;D9,1,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="35">
         <f>IF(AND(F58&lt;D11,D58&gt;(F58*D32+D33)),1,0)</f>
         <v>0</v>
       </c>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B42" s="79" t="s">
+      <c r="B42" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="80"/>
-[...4 lines deleted...]
-      <c r="H42" s="81"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
     </row>
     <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="66"/>
-[...4 lines deleted...]
-      <c r="H43" s="67"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
     </row>
     <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
-      <c r="D44" s="82" t="s">
+      <c r="D44" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="82"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G44" s="82" t="s">
+      <c r="G44" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="H44" s="83"/>
+      <c r="H44" s="76"/>
     </row>
     <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="84">
+      <c r="D45" s="100">
         <f>D8</f>
         <v>529</v>
       </c>
-      <c r="E45" s="84"/>
+      <c r="E45" s="100"/>
       <c r="F45" s="38">
         <f>G8</f>
         <v>0.87</v>
       </c>
-      <c r="G45" s="58">
+      <c r="G45" s="86">
         <f>G9</f>
         <v>460.23</v>
       </c>
-      <c r="H45" s="59"/>
+      <c r="H45" s="87"/>
     </row>
     <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="63">
+      <c r="D46" s="73">
         <f>D13+D14</f>
         <v>140</v>
       </c>
-      <c r="E46" s="63"/>
+      <c r="E46" s="73"/>
       <c r="F46" s="39">
         <v>0.94699999999999995</v>
       </c>
-      <c r="G46" s="58">
+      <c r="G46" s="86">
         <f>D46*F46</f>
         <v>132.57999999999998</v>
       </c>
-      <c r="H46" s="59"/>
+      <c r="H46" s="87"/>
     </row>
     <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="4"/>
-      <c r="D47" s="63">
+      <c r="D47" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E47" s="63"/>
+      <c r="E47" s="73"/>
       <c r="F47" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="86">
         <f t="shared" ref="G47:G48" si="0">D47*F47</f>
         <v>0</v>
       </c>
-      <c r="H47" s="59"/>
+      <c r="H47" s="87"/>
       <c r="N47" s="48"/>
     </row>
     <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C48" s="4"/>
-      <c r="D48" s="63">
+      <c r="D48" s="73">
         <f>G13*0.72</f>
         <v>75.599999999999994</v>
       </c>
-      <c r="E48" s="63"/>
+      <c r="E48" s="73"/>
       <c r="F48" s="39">
         <v>1.0669999999999999</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="86">
         <f t="shared" si="0"/>
         <v>80.665199999999984</v>
       </c>
-      <c r="H48" s="59"/>
+      <c r="H48" s="87"/>
     </row>
     <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="4"/>
-      <c r="D49" s="63">
+      <c r="D49" s="73">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E49" s="63"/>
+      <c r="E49" s="73"/>
       <c r="F49" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G49" s="58">
+      <c r="G49" s="86">
         <f>D49*F49</f>
         <v>17.77</v>
       </c>
-      <c r="H49" s="59"/>
+      <c r="H49" s="87"/>
     </row>
     <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B50" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C50" s="41"/>
-      <c r="D50" s="64">
+      <c r="D50" s="102">
         <f>SUM(D45:E49)</f>
         <v>754.6</v>
       </c>
-      <c r="E50" s="64"/>
+      <c r="E50" s="102"/>
       <c r="F50" s="42">
         <f>G50/D50</f>
         <v>0.916041876490856</v>
       </c>
-      <c r="G50" s="61">
+      <c r="G50" s="103">
         <f>SUM(G45:G49)</f>
         <v>691.24519999999995</v>
       </c>
-      <c r="H50" s="62"/>
+      <c r="H50" s="104"/>
     </row>
     <row r="51" spans="2:10" ht="21" x14ac:dyDescent="0.3">
-      <c r="B51" s="65" t="s">
-[...7 lines deleted...]
-      <c r="H51" s="67"/>
+      <c r="B51" s="93" t="s">
+        <v>55</v>
+      </c>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
+      <c r="H51" s="95"/>
     </row>
     <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B52" s="43"/>
       <c r="C52" s="44"/>
-      <c r="D52" s="68" t="s">
+      <c r="D52" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="E52" s="68"/>
+      <c r="E52" s="105"/>
       <c r="F52" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="G52" s="68" t="s">
+      <c r="G52" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="H52" s="69"/>
+      <c r="H52" s="106"/>
     </row>
     <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="4"/>
-      <c r="D53" s="57">
+      <c r="D53" s="101">
         <f>D8</f>
         <v>529</v>
       </c>
-      <c r="E53" s="57"/>
+      <c r="E53" s="101"/>
       <c r="F53" s="38">
         <f>G8</f>
         <v>0.87</v>
       </c>
-      <c r="G53" s="58">
+      <c r="G53" s="86">
         <f>G9</f>
         <v>460.23</v>
       </c>
-      <c r="H53" s="59"/>
+      <c r="H53" s="87"/>
     </row>
     <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="4"/>
-      <c r="D54" s="63">
+      <c r="D54" s="73">
         <f>D13+D14</f>
         <v>140</v>
       </c>
-      <c r="E54" s="63"/>
+      <c r="E54" s="73"/>
       <c r="F54" s="39">
         <v>0.94699999999999995</v>
       </c>
-      <c r="G54" s="58">
+      <c r="G54" s="86">
         <f>D54*F54</f>
         <v>132.57999999999998</v>
       </c>
-      <c r="H54" s="59"/>
+      <c r="H54" s="87"/>
     </row>
     <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="4"/>
-      <c r="D55" s="63">
+      <c r="D55" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E55" s="63"/>
+      <c r="E55" s="73"/>
       <c r="F55" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="86">
         <f t="shared" ref="G55:G56" si="1">D55*F55</f>
         <v>0</v>
       </c>
-      <c r="H55" s="59"/>
+      <c r="H55" s="87"/>
     </row>
     <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C56" s="4"/>
-      <c r="D56" s="57">
+      <c r="D56" s="101">
         <v>11</v>
       </c>
-      <c r="E56" s="57"/>
+      <c r="E56" s="101"/>
       <c r="F56" s="39">
         <v>1.0669999999999999</v>
       </c>
-      <c r="G56" s="58">
+      <c r="G56" s="86">
         <f t="shared" si="1"/>
         <v>11.737</v>
       </c>
-      <c r="H56" s="59"/>
+      <c r="H56" s="87"/>
     </row>
     <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="4"/>
-      <c r="D57" s="57">
+      <c r="D57" s="101">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E57" s="57"/>
+      <c r="E57" s="101"/>
       <c r="F57" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G57" s="58">
+      <c r="G57" s="86">
         <f>D57*F57</f>
         <v>17.77</v>
       </c>
-      <c r="H57" s="59"/>
+      <c r="H57" s="87"/>
     </row>
     <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B58" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C58" s="41"/>
-      <c r="D58" s="60">
+      <c r="D58" s="107">
         <f>SUM(D53:E57)</f>
         <v>690</v>
       </c>
-      <c r="E58" s="60"/>
+      <c r="E58" s="107"/>
       <c r="F58" s="46">
         <f>G58/D58</f>
         <v>0.9019086956521738</v>
       </c>
-      <c r="G58" s="61">
+      <c r="G58" s="103">
         <f>SUM(G53:G57)</f>
         <v>622.31699999999989</v>
       </c>
-      <c r="H58" s="62"/>
+      <c r="H58" s="104"/>
       <c r="J58" s="47"/>
     </row>
   </sheetData>
   <sheetProtection selectLockedCells="1"/>
   <mergeCells count="54">
-    <mergeCell ref="B4:H4"/>
-[...16 lines deleted...]
-    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="G45:H45"/>
-    <mergeCell ref="D53:E53"/>
-[...21 lines deleted...]
-    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
   </mergeCells>
   <conditionalFormatting sqref="B18:H18">
-    <cfRule type="expression" dxfId="50" priority="5">
+    <cfRule type="expression" dxfId="52" priority="5">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50 D58:E58">
-    <cfRule type="cellIs" dxfId="49" priority="4" operator="between">
+    <cfRule type="cellIs" dxfId="51" priority="4" operator="between">
       <formula>$D$8</formula>
       <formula>$G$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50">
-    <cfRule type="expression" dxfId="48" priority="2">
+    <cfRule type="expression" dxfId="50" priority="2">
       <formula>IF($D$50&gt;$F$50*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D58:E58">
-    <cfRule type="expression" dxfId="47" priority="1">
+    <cfRule type="expression" dxfId="49" priority="1">
       <formula>IF($D$58&gt;$F$58*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50 F58">
-    <cfRule type="cellIs" dxfId="46" priority="3" operator="between">
+    <cfRule type="cellIs" dxfId="48" priority="3" operator="between">
       <formula>$D$9</formula>
       <formula>$D$11</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:N58"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
-      <selection activeCell="D14" sqref="D14:E14"/>
+    <sheetView showGridLines="0" topLeftCell="A14" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.33203125" customWidth="1"/>
     <col min="12" max="18" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="98"/>
-[...4 lines deleted...]
-      <c r="H4" s="99"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
     </row>
     <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B5" s="100" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="102"/>
+      <c r="B5" s="60" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B6" s="103"/>
-[...5 lines deleted...]
-      <c r="H6" s="105"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
     </row>
     <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B7" s="79" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="81"/>
+      <c r="B7" s="66" t="s">
+        <v>59</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
     </row>
     <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="106">
-[...2 lines deleted...]
-      <c r="E8" s="107"/>
+      <c r="D8" s="69">
+        <v>567</v>
+      </c>
+      <c r="E8" s="70"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="106">
-[...2 lines deleted...]
-      <c r="H8" s="107"/>
+      <c r="G8" s="69">
+        <v>0.79600000000000004</v>
+      </c>
+      <c r="H8" s="70"/>
     </row>
     <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
-      <c r="D9" s="63">
+      <c r="D9" s="73">
         <v>0.78</v>
       </c>
-      <c r="E9" s="87"/>
+      <c r="E9" s="74"/>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="63">
-[...2 lines deleted...]
-      <c r="H9" s="87"/>
+      <c r="G9" s="73">
+        <v>451.27800000000002</v>
+      </c>
+      <c r="H9" s="74"/>
     </row>
     <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="63">
-[...2 lines deleted...]
-      <c r="E10" s="87"/>
+      <c r="D10" s="73">
+        <v>0.94</v>
+      </c>
+      <c r="E10" s="74"/>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="75">
         <v>980</v>
       </c>
-      <c r="H10" s="83"/>
+      <c r="H10" s="76"/>
     </row>
     <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="88">
-[...5 lines deleted...]
-      <c r="H11" s="92"/>
+      <c r="D11" s="77">
+        <v>1.05</v>
+      </c>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
     </row>
     <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="80"/>
-[...4 lines deleted...]
-      <c r="H12" s="81"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
     </row>
     <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9"/>
-      <c r="D13" s="93">
+      <c r="D13" s="82">
         <v>80</v>
       </c>
-      <c r="E13" s="94"/>
+      <c r="E13" s="83"/>
       <c r="F13" s="8" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G13" s="93">
+        <v>51</v>
+      </c>
+      <c r="G13" s="82">
         <v>184</v>
       </c>
-      <c r="H13" s="94"/>
+      <c r="H13" s="83"/>
     </row>
     <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="11"/>
-      <c r="D14" s="95">
+      <c r="D14" s="84">
         <v>80</v>
       </c>
-      <c r="E14" s="96"/>
+      <c r="E14" s="85"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
     </row>
     <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="95">
+      <c r="D15" s="84">
         <v>0</v>
       </c>
-      <c r="E15" s="96"/>
+      <c r="E15" s="85"/>
       <c r="F15" s="51"/>
       <c r="G15" s="52"/>
       <c r="H15" s="53"/>
     </row>
     <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="D16" s="85">
+      <c r="D16" s="71">
         <v>0</v>
       </c>
-      <c r="E16" s="86"/>
+      <c r="E16" s="72"/>
       <c r="F16" s="51"/>
       <c r="G16" s="52"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17"/>
-      <c r="D17" s="70">
+      <c r="D17" s="88">
         <v>10</v>
       </c>
-      <c r="E17" s="71"/>
+      <c r="E17" s="89"/>
       <c r="F17" s="16"/>
       <c r="G17" s="49"/>
       <c r="H17" s="50"/>
     </row>
     <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="72" t="str">
+      <c r="B18" s="90" t="str">
         <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
         <v>MASSE ET CENTRAGE OK</v>
       </c>
-      <c r="C18" s="73"/>
-[...4 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
     </row>
     <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="66"/>
-[...4 lines deleted...]
-      <c r="H19" s="67"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B21" s="21"/>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B22" s="21"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B23" s="21"/>
       <c r="H23" s="22"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="76"/>
-[...3 lines deleted...]
-      <c r="G26" s="77" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="78"/>
+      <c r="H26" s="99"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B27" s="24">
         <f>D9</f>
         <v>0.78</v>
       </c>
       <c r="C27" s="25">
         <f>D9</f>
         <v>0.78</v>
       </c>
       <c r="D27" s="26">
         <f>D10</f>
-        <v>0.94299999999999995</v>
+        <v>0.94</v>
       </c>
       <c r="E27" s="26">
         <f>D11</f>
-        <v>1.0469999999999999</v>
+        <v>1.05</v>
       </c>
       <c r="F27" s="26">
         <f>D11</f>
-        <v>1.0469999999999999</v>
+        <v>1.05</v>
       </c>
       <c r="G27" s="27">
         <f>F50</f>
-        <v>0.89087367652427885</v>
+        <v>0.88400441643281047</v>
       </c>
       <c r="H27" s="28">
         <f>F58</f>
-        <v>0.87621495327102794</v>
+        <v>0.85256469002695423</v>
       </c>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B28" s="24">
         <f>D8</f>
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="C28" s="25">
         <v>850</v>
       </c>
       <c r="D28" s="25">
         <f>G10</f>
         <v>980</v>
       </c>
       <c r="E28" s="25">
         <f>G10</f>
         <v>980</v>
       </c>
       <c r="F28" s="25">
         <f>D8</f>
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="G28" s="29"/>
       <c r="H28" s="30"/>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B29" s="21"/>
       <c r="G29" s="29">
         <f>D50</f>
-        <v>876.48</v>
+        <v>869.48</v>
       </c>
       <c r="H29" s="30">
         <f>D58</f>
-        <v>749</v>
+        <v>742</v>
       </c>
     </row>
     <row r="30" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B30" s="21"/>
       <c r="H30" s="22"/>
     </row>
     <row r="31" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B31" s="21"/>
       <c r="C31" s="31" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B32" s="21"/>
       <c r="C32" t="s">
         <v>19</v>
       </c>
       <c r="D32">
         <f>(D28-C28)/(D10-D9)</f>
-        <v>797.54601226993907</v>
+        <v>812.50000000000045</v>
       </c>
       <c r="F32" s="29"/>
       <c r="H32" s="22"/>
     </row>
     <row r="33" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B33" s="21"/>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33">
         <f>C28-D32*C27</f>
-        <v>227.91411042944753</v>
+        <v>216.24999999999966</v>
       </c>
       <c r="H33" s="22"/>
     </row>
     <row r="34" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B34" s="21"/>
       <c r="H34" s="22"/>
     </row>
     <row r="35" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B35" s="21"/>
       <c r="H35" s="22"/>
     </row>
     <row r="36" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B36" s="21"/>
       <c r="H36" s="22"/>
     </row>
     <row r="37" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B37" s="21"/>
       <c r="C37" s="31" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="22"/>
     </row>
     <row r="38" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B38" s="21"/>
       <c r="C38" t="s">
@@ -10274,813 +11845,810 @@
       </c>
       <c r="D40" s="34">
         <f>IF(F58&gt;D11,1,0)</f>
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <f>IF(F58&lt;D9,1,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="35">
         <f>IF(AND(F58&lt;D11,D58&gt;(F58*D32+D33)),1,0)</f>
         <v>0</v>
       </c>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B42" s="79" t="s">
+      <c r="B42" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="80"/>
-[...4 lines deleted...]
-      <c r="H42" s="81"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
     </row>
     <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="66"/>
-[...4 lines deleted...]
-      <c r="H43" s="67"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
     </row>
     <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
-      <c r="D44" s="82" t="s">
+      <c r="D44" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="82"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G44" s="82" t="s">
+      <c r="G44" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="H44" s="83"/>
+      <c r="H44" s="76"/>
     </row>
     <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="84">
+      <c r="D45" s="100">
         <f>D8</f>
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="E45" s="84"/>
+        <v>567</v>
+      </c>
+      <c r="E45" s="100"/>
       <c r="F45" s="38">
         <f>G8</f>
-        <v>0.86499999999999999</v>
-[...1 lines deleted...]
-      <c r="G45" s="58">
+        <v>0.79600000000000004</v>
+      </c>
+      <c r="G45" s="86">
         <f>G9</f>
-        <v>496.51</v>
-[...1 lines deleted...]
-      <c r="H45" s="59"/>
+        <v>451.27800000000002</v>
+      </c>
+      <c r="H45" s="87"/>
     </row>
     <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="63">
+      <c r="D46" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E46" s="63"/>
+      <c r="E46" s="73"/>
       <c r="F46" s="39">
-        <v>0.85699999999999998</v>
-[...1 lines deleted...]
-      <c r="G46" s="58">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="G46" s="86">
         <f>D46*F46</f>
-        <v>137.12</v>
-[...1 lines deleted...]
-      <c r="H46" s="59"/>
+        <v>151.51999999999998</v>
+      </c>
+      <c r="H46" s="87"/>
     </row>
     <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="4"/>
-      <c r="D47" s="63">
+      <c r="D47" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E47" s="63"/>
+      <c r="E47" s="73"/>
       <c r="F47" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="86">
         <f t="shared" ref="G47:G48" si="0">D47*F47</f>
         <v>0</v>
       </c>
-      <c r="H47" s="59"/>
+      <c r="H47" s="87"/>
       <c r="N47" s="48"/>
     </row>
     <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C48" s="4"/>
-      <c r="D48" s="63">
+      <c r="D48" s="73">
         <f>G13*0.72</f>
         <v>132.47999999999999</v>
       </c>
-      <c r="E48" s="63"/>
+      <c r="E48" s="73"/>
       <c r="F48" s="39">
-        <v>0.97699999999999998</v>
-[...1 lines deleted...]
-      <c r="G48" s="58">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="G48" s="86">
         <f t="shared" si="0"/>
-        <v>129.43295999999998</v>
-[...1 lines deleted...]
-      <c r="H48" s="59"/>
+        <v>141.35615999999999</v>
+      </c>
+      <c r="H48" s="87"/>
     </row>
     <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="4"/>
-      <c r="D49" s="63">
+      <c r="D49" s="73">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E49" s="63"/>
+      <c r="E49" s="73"/>
       <c r="F49" s="39">
-        <v>1.7769999999999999</v>
-[...1 lines deleted...]
-      <c r="G49" s="58">
+        <v>2.4470000000000001</v>
+      </c>
+      <c r="G49" s="86">
         <f>D49*F49</f>
-        <v>17.77</v>
-[...1 lines deleted...]
-      <c r="H49" s="59"/>
+        <v>24.47</v>
+      </c>
+      <c r="H49" s="87"/>
     </row>
     <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B50" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C50" s="41"/>
-      <c r="D50" s="64">
+      <c r="D50" s="102">
         <f>SUM(D45:E49)</f>
-        <v>876.48</v>
-[...1 lines deleted...]
-      <c r="E50" s="64"/>
+        <v>869.48</v>
+      </c>
+      <c r="E50" s="102"/>
       <c r="F50" s="42">
         <f>G50/D50</f>
-        <v>0.89087367652427885</v>
-[...1 lines deleted...]
-      <c r="G50" s="61">
+        <v>0.88400441643281047</v>
+      </c>
+      <c r="G50" s="103">
         <f>SUM(G45:G49)</f>
-        <v>780.83295999999996</v>
-[...1 lines deleted...]
-      <c r="H50" s="62"/>
+        <v>768.62416000000007</v>
+      </c>
+      <c r="H50" s="104"/>
     </row>
     <row r="51" spans="2:10" ht="21" x14ac:dyDescent="0.3">
-      <c r="B51" s="65" t="s">
-[...7 lines deleted...]
-      <c r="H51" s="67"/>
+      <c r="B51" s="93" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
+      <c r="H51" s="95"/>
     </row>
     <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B52" s="43"/>
       <c r="C52" s="44"/>
-      <c r="D52" s="68" t="s">
+      <c r="D52" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="E52" s="68"/>
+      <c r="E52" s="105"/>
       <c r="F52" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="G52" s="68" t="s">
+      <c r="G52" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="H52" s="69"/>
+      <c r="H52" s="106"/>
     </row>
     <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="4"/>
-      <c r="D53" s="57">
+      <c r="D53" s="101">
         <f>D8</f>
-        <v>574</v>
-[...1 lines deleted...]
-      <c r="E53" s="57"/>
+        <v>567</v>
+      </c>
+      <c r="E53" s="101"/>
       <c r="F53" s="38">
         <f>G8</f>
-        <v>0.86499999999999999</v>
-[...1 lines deleted...]
-      <c r="G53" s="58">
+        <v>0.79600000000000004</v>
+      </c>
+      <c r="G53" s="86">
         <f>G9</f>
-        <v>496.51</v>
-[...1 lines deleted...]
-      <c r="H53" s="59"/>
+        <v>451.27800000000002</v>
+      </c>
+      <c r="H53" s="87"/>
     </row>
     <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="4"/>
-      <c r="D54" s="63">
+      <c r="D54" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E54" s="63"/>
+      <c r="E54" s="73"/>
       <c r="F54" s="39">
-        <v>0.85699999999999998</v>
-[...1 lines deleted...]
-      <c r="G54" s="58">
+        <v>0.94699999999999995</v>
+      </c>
+      <c r="G54" s="86">
         <f>D54*F54</f>
-        <v>137.12</v>
-[...1 lines deleted...]
-      <c r="H54" s="59"/>
+        <v>151.51999999999998</v>
+      </c>
+      <c r="H54" s="87"/>
     </row>
     <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="4"/>
-      <c r="D55" s="63">
+      <c r="D55" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E55" s="63"/>
+      <c r="E55" s="73"/>
       <c r="F55" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="86">
         <f t="shared" ref="G55:G56" si="1">D55*F55</f>
         <v>0</v>
       </c>
-      <c r="H55" s="59"/>
+      <c r="H55" s="87"/>
     </row>
     <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C56" s="4"/>
-      <c r="D56" s="57">
+      <c r="D56" s="101">
         <v>5</v>
       </c>
-      <c r="E56" s="57"/>
+      <c r="E56" s="101"/>
       <c r="F56" s="39">
-        <v>0.97699999999999998</v>
-[...1 lines deleted...]
-      <c r="G56" s="58">
+        <v>1.0669999999999999</v>
+      </c>
+      <c r="G56" s="86">
         <f t="shared" si="1"/>
-        <v>4.8849999999999998</v>
-[...1 lines deleted...]
-      <c r="H56" s="59"/>
+        <v>5.335</v>
+      </c>
+      <c r="H56" s="87"/>
     </row>
     <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="4"/>
-      <c r="D57" s="57">
+      <c r="D57" s="101">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E57" s="57"/>
+      <c r="E57" s="101"/>
       <c r="F57" s="39">
-        <v>1.7769999999999999</v>
-[...1 lines deleted...]
-      <c r="G57" s="58">
+        <v>2.4470000000000001</v>
+      </c>
+      <c r="G57" s="86">
         <f>D57*F57</f>
-        <v>17.77</v>
-[...1 lines deleted...]
-      <c r="H57" s="59"/>
+        <v>24.47</v>
+      </c>
+      <c r="H57" s="87"/>
     </row>
     <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B58" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C58" s="41"/>
-      <c r="D58" s="60">
+      <c r="D58" s="107">
         <f>SUM(D53:E57)</f>
-        <v>749</v>
-[...1 lines deleted...]
-      <c r="E58" s="60"/>
+        <v>742</v>
+      </c>
+      <c r="E58" s="107"/>
       <c r="F58" s="46">
         <f>G58/D58</f>
-        <v>0.87621495327102794</v>
-[...1 lines deleted...]
-      <c r="G58" s="61">
+        <v>0.85256469002695423</v>
+      </c>
+      <c r="G58" s="103">
         <f>SUM(G53:G57)</f>
-        <v>656.28499999999997</v>
-[...1 lines deleted...]
-      <c r="H58" s="62"/>
+        <v>632.60300000000007</v>
+      </c>
+      <c r="H58" s="104"/>
       <c r="J58" s="47"/>
     </row>
   </sheetData>
   <sheetProtection password="8F55" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="54">
-    <mergeCell ref="B4:H4"/>
-[...16 lines deleted...]
-    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="G45:H45"/>
-    <mergeCell ref="D53:E53"/>
-[...21 lines deleted...]
-    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
   </mergeCells>
   <conditionalFormatting sqref="B18:H18">
-    <cfRule type="expression" dxfId="45" priority="1">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="44" priority="6">
+    <cfRule type="expression" dxfId="47" priority="5">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50 D58:E58">
-    <cfRule type="cellIs" dxfId="43" priority="5" operator="between">
+    <cfRule type="cellIs" dxfId="46" priority="4" operator="between">
       <formula>$D$8</formula>
       <formula>$G$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50">
-    <cfRule type="expression" dxfId="42" priority="3">
+    <cfRule type="expression" dxfId="45" priority="2">
       <formula>IF($D$50&gt;$F$50*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D58:E58">
-    <cfRule type="expression" dxfId="41" priority="2">
+    <cfRule type="expression" dxfId="44" priority="1">
       <formula>IF($D$58&gt;$F$58*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50 F58">
-    <cfRule type="cellIs" dxfId="40" priority="4" operator="between">
+    <cfRule type="cellIs" dxfId="43" priority="3" operator="between">
       <formula>$D$9</formula>
       <formula>$D$11</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:N58"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A16" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
       <selection activeCell="D13" sqref="D13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.33203125" customWidth="1"/>
     <col min="12" max="18" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="98"/>
-[...4 lines deleted...]
-      <c r="H4" s="99"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
     </row>
     <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B5" s="100" t="s">
+      <c r="B5" s="60" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
+    </row>
+    <row r="6" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
+    </row>
+    <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="B7" s="66" t="s">
         <v>61</v>
       </c>
-      <c r="C5" s="101"/>
-[...24 lines deleted...]
-      <c r="H7" s="81"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
     </row>
     <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="106">
-[...2 lines deleted...]
-      <c r="E8" s="107"/>
+      <c r="D8" s="69">
+        <v>606</v>
+      </c>
+      <c r="E8" s="70"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="106">
-[...2 lines deleted...]
-      <c r="H8" s="107"/>
+      <c r="G8" s="69">
+        <v>0.79</v>
+      </c>
+      <c r="H8" s="70"/>
     </row>
     <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
-      <c r="D9" s="63">
+      <c r="D9" s="73">
         <v>0.78</v>
       </c>
-      <c r="E9" s="87"/>
+      <c r="E9" s="74"/>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="63">
-[...2 lines deleted...]
-      <c r="H9" s="87"/>
+      <c r="G9" s="73">
+        <v>513</v>
+      </c>
+      <c r="H9" s="74"/>
     </row>
     <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="63">
-[...2 lines deleted...]
-      <c r="E10" s="87"/>
+      <c r="D10" s="73">
+        <v>0.94299999999999995</v>
+      </c>
+      <c r="E10" s="74"/>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="75">
         <v>980</v>
       </c>
-      <c r="H10" s="83"/>
+      <c r="H10" s="76"/>
     </row>
     <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="88">
-[...5 lines deleted...]
-      <c r="H11" s="92"/>
+      <c r="D11" s="77">
+        <v>1.0469999999999999</v>
+      </c>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
     </row>
     <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="80"/>
-[...4 lines deleted...]
-      <c r="H12" s="81"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
     </row>
     <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9"/>
-      <c r="D13" s="93">
+      <c r="D13" s="82">
         <v>80</v>
       </c>
-      <c r="E13" s="94"/>
+      <c r="E13" s="83"/>
       <c r="F13" s="8" t="s">
-        <v>52</v>
-[...1 lines deleted...]
-      <c r="G13" s="93">
+        <v>51</v>
+      </c>
+      <c r="G13" s="82">
         <v>184</v>
       </c>
-      <c r="H13" s="94"/>
+      <c r="H13" s="83"/>
     </row>
     <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="11"/>
-      <c r="D14" s="95">
+      <c r="D14" s="84">
         <v>80</v>
       </c>
-      <c r="E14" s="96"/>
+      <c r="E14" s="85"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
     </row>
     <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="95">
+      <c r="D15" s="84">
         <v>0</v>
       </c>
-      <c r="E15" s="96"/>
+      <c r="E15" s="85"/>
       <c r="F15" s="51"/>
       <c r="G15" s="52"/>
       <c r="H15" s="53"/>
     </row>
     <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="D16" s="85">
+      <c r="D16" s="71">
         <v>0</v>
       </c>
-      <c r="E16" s="86"/>
+      <c r="E16" s="72"/>
       <c r="F16" s="51"/>
       <c r="G16" s="52"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17"/>
-      <c r="D17" s="70">
+      <c r="D17" s="88">
         <v>10</v>
       </c>
-      <c r="E17" s="71"/>
+      <c r="E17" s="89"/>
       <c r="F17" s="16"/>
       <c r="G17" s="49"/>
       <c r="H17" s="50"/>
     </row>
     <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="72" t="str">
+      <c r="B18" s="90" t="str">
         <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
         <v>MASSE ET CENTRAGE OK</v>
       </c>
-      <c r="C18" s="73"/>
-[...4 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
     </row>
     <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="66"/>
-[...4 lines deleted...]
-      <c r="H19" s="67"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B21" s="21"/>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B22" s="21"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B23" s="21"/>
       <c r="H23" s="22"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="76"/>
-[...3 lines deleted...]
-      <c r="G26" s="77" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="78"/>
+      <c r="H26" s="99"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B27" s="24">
         <f>D9</f>
         <v>0.78</v>
       </c>
       <c r="C27" s="25">
         <f>D9</f>
         <v>0.78</v>
       </c>
       <c r="D27" s="26">
         <f>D10</f>
-        <v>0.94</v>
+        <v>0.94299999999999995</v>
       </c>
       <c r="E27" s="26">
         <f>D11</f>
-        <v>1.05</v>
+        <v>1.0469999999999999</v>
       </c>
       <c r="F27" s="26">
         <f>D11</f>
-        <v>1.05</v>
+        <v>1.0469999999999999</v>
       </c>
       <c r="G27" s="27">
         <f>F50</f>
-        <v>0.88400441643281047</v>
+        <v>0.91399498062698137</v>
       </c>
       <c r="H27" s="28">
         <f>F58</f>
-        <v>0.85256469002695423</v>
+        <v>0.88902048655569788</v>
       </c>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B28" s="24">
         <f>D8</f>
-        <v>567</v>
+        <v>606</v>
       </c>
       <c r="C28" s="25">
         <v>850</v>
       </c>
       <c r="D28" s="25">
         <f>G10</f>
         <v>980</v>
       </c>
       <c r="E28" s="25">
         <f>G10</f>
         <v>980</v>
       </c>
       <c r="F28" s="25">
         <f>D8</f>
-        <v>567</v>
+        <v>606</v>
       </c>
       <c r="G28" s="29"/>
       <c r="H28" s="30"/>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B29" s="21"/>
       <c r="G29" s="29">
         <f>D50</f>
-        <v>869.48</v>
+        <v>908.48</v>
       </c>
       <c r="H29" s="30">
         <f>D58</f>
-        <v>742</v>
+        <v>781</v>
       </c>
     </row>
     <row r="30" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B30" s="21"/>
       <c r="H30" s="22"/>
     </row>
     <row r="31" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B31" s="21"/>
       <c r="C31" s="31" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B32" s="21"/>
       <c r="C32" t="s">
         <v>19</v>
       </c>
       <c r="D32">
         <f>(D28-C28)/(D10-D9)</f>
-        <v>812.50000000000045</v>
+        <v>797.54601226993907</v>
       </c>
       <c r="F32" s="29"/>
       <c r="H32" s="22"/>
     </row>
     <row r="33" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B33" s="21"/>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33">
         <f>C28-D32*C27</f>
-        <v>216.24999999999966</v>
+        <v>227.91411042944753</v>
       </c>
       <c r="H33" s="22"/>
     </row>
     <row r="34" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B34" s="21"/>
       <c r="H34" s="22"/>
     </row>
     <row r="35" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B35" s="21"/>
       <c r="H35" s="22"/>
     </row>
     <row r="36" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B36" s="21"/>
       <c r="H36" s="22"/>
     </row>
     <row r="37" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B37" s="21"/>
       <c r="C37" s="31" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="22"/>
     </row>
     <row r="38" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B38" s="21"/>
       <c r="C38" t="s">
@@ -11129,810 +12697,813 @@
       </c>
       <c r="D40" s="34">
         <f>IF(F58&gt;D11,1,0)</f>
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <f>IF(F58&lt;D9,1,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="35">
         <f>IF(AND(F58&lt;D11,D58&gt;(F58*D32+D33)),1,0)</f>
         <v>0</v>
       </c>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B42" s="79" t="s">
+      <c r="B42" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="80"/>
-[...4 lines deleted...]
-      <c r="H42" s="81"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
     </row>
     <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="66"/>
-[...4 lines deleted...]
-      <c r="H43" s="67"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
     </row>
     <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
-      <c r="D44" s="82" t="s">
+      <c r="D44" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="82"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G44" s="82" t="s">
+      <c r="G44" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="H44" s="83"/>
+      <c r="H44" s="76"/>
     </row>
     <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="84">
+      <c r="D45" s="100">
         <f>D8</f>
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="E45" s="84"/>
+        <v>606</v>
+      </c>
+      <c r="E45" s="100"/>
       <c r="F45" s="38">
         <f>G8</f>
-        <v>0.79600000000000004</v>
-[...1 lines deleted...]
-      <c r="G45" s="58">
+        <v>0.79</v>
+      </c>
+      <c r="G45" s="86">
         <f>G9</f>
-        <v>451.27800000000002</v>
-[...1 lines deleted...]
-      <c r="H45" s="59"/>
+        <v>513</v>
+      </c>
+      <c r="H45" s="87"/>
     </row>
     <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="63">
+      <c r="D46" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E46" s="63"/>
+      <c r="E46" s="73"/>
       <c r="F46" s="39">
         <v>0.94699999999999995</v>
       </c>
-      <c r="G46" s="58">
+      <c r="G46" s="86">
         <f>D46*F46</f>
         <v>151.51999999999998</v>
       </c>
-      <c r="H46" s="59"/>
+      <c r="H46" s="87"/>
     </row>
     <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="4"/>
-      <c r="D47" s="63">
+      <c r="D47" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E47" s="63"/>
+      <c r="E47" s="73"/>
       <c r="F47" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="86">
         <f t="shared" ref="G47:G48" si="0">D47*F47</f>
         <v>0</v>
       </c>
-      <c r="H47" s="59"/>
+      <c r="H47" s="87"/>
       <c r="N47" s="48"/>
     </row>
     <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C48" s="4"/>
-      <c r="D48" s="63">
+      <c r="D48" s="73">
         <f>G13*0.72</f>
         <v>132.47999999999999</v>
       </c>
-      <c r="E48" s="63"/>
+      <c r="E48" s="73"/>
       <c r="F48" s="39">
         <v>1.0669999999999999</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="86">
         <f t="shared" si="0"/>
         <v>141.35615999999999</v>
       </c>
-      <c r="H48" s="59"/>
+      <c r="H48" s="87"/>
     </row>
     <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="4"/>
-      <c r="D49" s="63">
+      <c r="D49" s="73">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E49" s="63"/>
+      <c r="E49" s="73"/>
       <c r="F49" s="39">
         <v>2.4470000000000001</v>
       </c>
-      <c r="G49" s="58">
+      <c r="G49" s="86">
         <f>D49*F49</f>
         <v>24.47</v>
       </c>
-      <c r="H49" s="59"/>
+      <c r="H49" s="87"/>
     </row>
     <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B50" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C50" s="41"/>
-      <c r="D50" s="64">
+      <c r="D50" s="102">
         <f>SUM(D45:E49)</f>
-        <v>869.48</v>
-[...1 lines deleted...]
-      <c r="E50" s="64"/>
+        <v>908.48</v>
+      </c>
+      <c r="E50" s="102"/>
       <c r="F50" s="42">
         <f>G50/D50</f>
-        <v>0.88400441643281047</v>
-[...1 lines deleted...]
-      <c r="G50" s="61">
+        <v>0.91399498062698137</v>
+      </c>
+      <c r="G50" s="103">
         <f>SUM(G45:G49)</f>
-        <v>768.62416000000007</v>
-[...1 lines deleted...]
-      <c r="H50" s="62"/>
+        <v>830.34616000000005</v>
+      </c>
+      <c r="H50" s="104"/>
     </row>
     <row r="51" spans="2:10" ht="21" x14ac:dyDescent="0.3">
-      <c r="B51" s="65" t="s">
-[...7 lines deleted...]
-      <c r="H51" s="67"/>
+      <c r="B51" s="93" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
+      <c r="H51" s="95"/>
     </row>
     <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B52" s="43"/>
       <c r="C52" s="44"/>
-      <c r="D52" s="68" t="s">
+      <c r="D52" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="E52" s="68"/>
+      <c r="E52" s="105"/>
       <c r="F52" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="G52" s="68" t="s">
+      <c r="G52" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="H52" s="69"/>
+      <c r="H52" s="106"/>
     </row>
     <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="4"/>
-      <c r="D53" s="57">
+      <c r="D53" s="101">
         <f>D8</f>
-        <v>567</v>
-[...1 lines deleted...]
-      <c r="E53" s="57"/>
+        <v>606</v>
+      </c>
+      <c r="E53" s="101"/>
       <c r="F53" s="38">
         <f>G8</f>
-        <v>0.79600000000000004</v>
-[...1 lines deleted...]
-      <c r="G53" s="58">
+        <v>0.79</v>
+      </c>
+      <c r="G53" s="86">
         <f>G9</f>
-        <v>451.27800000000002</v>
-[...1 lines deleted...]
-      <c r="H53" s="59"/>
+        <v>513</v>
+      </c>
+      <c r="H53" s="87"/>
     </row>
     <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="4"/>
-      <c r="D54" s="63">
+      <c r="D54" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E54" s="63"/>
+      <c r="E54" s="73"/>
       <c r="F54" s="39">
         <v>0.94699999999999995</v>
       </c>
-      <c r="G54" s="58">
+      <c r="G54" s="86">
         <f>D54*F54</f>
         <v>151.51999999999998</v>
       </c>
-      <c r="H54" s="59"/>
+      <c r="H54" s="87"/>
     </row>
     <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="4"/>
-      <c r="D55" s="63">
+      <c r="D55" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E55" s="63"/>
+      <c r="E55" s="73"/>
       <c r="F55" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="86">
         <f t="shared" ref="G55:G56" si="1">D55*F55</f>
         <v>0</v>
       </c>
-      <c r="H55" s="59"/>
+      <c r="H55" s="87"/>
     </row>
     <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C56" s="4"/>
-      <c r="D56" s="57">
+      <c r="D56" s="101">
         <v>5</v>
       </c>
-      <c r="E56" s="57"/>
+      <c r="E56" s="101"/>
       <c r="F56" s="39">
         <v>1.0669999999999999</v>
       </c>
-      <c r="G56" s="58">
+      <c r="G56" s="86">
         <f t="shared" si="1"/>
         <v>5.335</v>
       </c>
-      <c r="H56" s="59"/>
+      <c r="H56" s="87"/>
     </row>
     <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="4"/>
-      <c r="D57" s="57">
+      <c r="D57" s="101">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E57" s="57"/>
+      <c r="E57" s="101"/>
       <c r="F57" s="39">
         <v>2.4470000000000001</v>
       </c>
-      <c r="G57" s="58">
+      <c r="G57" s="86">
         <f>D57*F57</f>
         <v>24.47</v>
       </c>
-      <c r="H57" s="59"/>
+      <c r="H57" s="87"/>
     </row>
     <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B58" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C58" s="41"/>
-      <c r="D58" s="60">
+      <c r="D58" s="107">
         <f>SUM(D53:E57)</f>
-        <v>742</v>
-[...1 lines deleted...]
-      <c r="E58" s="60"/>
+        <v>781</v>
+      </c>
+      <c r="E58" s="107"/>
       <c r="F58" s="46">
         <f>G58/D58</f>
-        <v>0.85256469002695423</v>
-[...1 lines deleted...]
-      <c r="G58" s="61">
+        <v>0.88902048655569788</v>
+      </c>
+      <c r="G58" s="103">
         <f>SUM(G53:G57)</f>
-        <v>632.60300000000007</v>
-[...1 lines deleted...]
-      <c r="H58" s="62"/>
+        <v>694.32500000000005</v>
+      </c>
+      <c r="H58" s="104"/>
       <c r="J58" s="47"/>
     </row>
   </sheetData>
   <sheetProtection password="8F55" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="54">
-    <mergeCell ref="B4:H4"/>
-[...16 lines deleted...]
-    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="G45:H45"/>
-    <mergeCell ref="D53:E53"/>
-[...21 lines deleted...]
-    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
   </mergeCells>
   <conditionalFormatting sqref="B18:H18">
-    <cfRule type="expression" dxfId="39" priority="5">
+    <cfRule type="expression" dxfId="42" priority="1">
+      <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="41" priority="2">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50 D58:E58">
-    <cfRule type="cellIs" dxfId="38" priority="4" operator="between">
+    <cfRule type="cellIs" dxfId="40" priority="6" operator="between">
       <formula>$D$8</formula>
       <formula>$G$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50">
-    <cfRule type="expression" dxfId="37" priority="2">
+    <cfRule type="expression" dxfId="39" priority="4">
       <formula>IF($D$50&gt;$F$50*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D58:E58">
-    <cfRule type="expression" dxfId="36" priority="1">
+    <cfRule type="expression" dxfId="38" priority="3">
       <formula>IF($D$58&gt;$F$58*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50 F58">
-    <cfRule type="cellIs" dxfId="35" priority="3" operator="between">
+    <cfRule type="cellIs" dxfId="37" priority="5" operator="between">
       <formula>$D$9</formula>
       <formula>$D$11</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:N58"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A12" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
       <selection activeCell="D13" sqref="D13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.33203125" customWidth="1"/>
     <col min="12" max="18" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="98"/>
-[...4 lines deleted...]
-      <c r="H4" s="99"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
     </row>
     <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B5" s="100" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="102"/>
+      <c r="B5" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B6" s="103"/>
-[...5 lines deleted...]
-      <c r="H6" s="105"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
     </row>
     <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B7" s="79" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="81"/>
+      <c r="B7" s="66" t="s">
+        <v>68</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
     </row>
     <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="106">
-[...2 lines deleted...]
-      <c r="E8" s="107"/>
+      <c r="D8" s="69">
+        <v>726</v>
+      </c>
+      <c r="E8" s="70"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="106">
-[...2 lines deleted...]
-      <c r="H8" s="107"/>
+      <c r="G8" s="69">
+        <v>2.1629999999999998</v>
+      </c>
+      <c r="H8" s="70"/>
     </row>
     <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
-      <c r="D9" s="63">
-[...2 lines deleted...]
-      <c r="E9" s="87"/>
+      <c r="D9" s="73">
+        <v>2.0819999999999999</v>
+      </c>
+      <c r="E9" s="74"/>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="63">
-[...2 lines deleted...]
-      <c r="H9" s="87"/>
+      <c r="G9" s="73">
+        <v>1570.338</v>
+      </c>
+      <c r="H9" s="74"/>
     </row>
     <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="63">
-[...2 lines deleted...]
-      <c r="E10" s="87"/>
+      <c r="D10" s="73">
+        <v>2.2200000000000002</v>
+      </c>
+      <c r="E10" s="74"/>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="82">
-[...2 lines deleted...]
-      <c r="H10" s="83"/>
+      <c r="G10" s="75">
+        <v>1111</v>
+      </c>
+      <c r="H10" s="76"/>
     </row>
     <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="88">
-[...5 lines deleted...]
-      <c r="H11" s="92"/>
+      <c r="D11" s="77">
+        <v>2.3620000000000001</v>
+      </c>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
     </row>
     <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="80"/>
-[...4 lines deleted...]
-      <c r="H12" s="81"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
     </row>
     <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9"/>
-      <c r="D13" s="93">
+      <c r="D13" s="82">
         <v>80</v>
       </c>
-      <c r="E13" s="94"/>
+      <c r="E13" s="83"/>
       <c r="F13" s="8" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="H13" s="94"/>
+        <v>69</v>
+      </c>
+      <c r="G13" s="82">
+        <v>100</v>
+      </c>
+      <c r="H13" s="83"/>
     </row>
     <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="11"/>
-      <c r="D14" s="95">
+      <c r="D14" s="84">
         <v>80</v>
       </c>
-      <c r="E14" s="96"/>
+      <c r="E14" s="85"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
     </row>
     <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="95">
+      <c r="D15" s="84">
         <v>0</v>
       </c>
-      <c r="E15" s="96"/>
+      <c r="E15" s="85"/>
       <c r="F15" s="51"/>
       <c r="G15" s="52"/>
       <c r="H15" s="53"/>
     </row>
     <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="D16" s="85">
+      <c r="D16" s="71">
         <v>0</v>
       </c>
-      <c r="E16" s="86"/>
+      <c r="E16" s="72"/>
       <c r="F16" s="51"/>
       <c r="G16" s="52"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17"/>
-      <c r="D17" s="70">
+      <c r="D17" s="88">
         <v>10</v>
       </c>
-      <c r="E17" s="71"/>
+      <c r="E17" s="89"/>
       <c r="F17" s="16"/>
       <c r="G17" s="49"/>
       <c r="H17" s="50"/>
     </row>
     <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="72" t="str">
+      <c r="B18" s="90" t="str">
         <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
         <v>MASSE ET CENTRAGE OK</v>
       </c>
-      <c r="C18" s="73"/>
-[...4 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
     </row>
     <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="66"/>
-[...4 lines deleted...]
-      <c r="H19" s="67"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B21" s="21"/>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B22" s="21"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B23" s="21"/>
       <c r="H23" s="22"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="76"/>
-[...3 lines deleted...]
-      <c r="G26" s="77" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="78"/>
+      <c r="H26" s="99"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B27" s="24">
         <f>D9</f>
-        <v>0.78</v>
+        <v>2.0819999999999999</v>
       </c>
       <c r="C27" s="25">
         <f>D9</f>
-        <v>0.78</v>
+        <v>2.0819999999999999</v>
       </c>
       <c r="D27" s="26">
         <f>D10</f>
-        <v>0.94299999999999995</v>
+        <v>2.2200000000000002</v>
       </c>
       <c r="E27" s="26">
         <f>D11</f>
-        <v>1.0469999999999999</v>
+        <v>2.3620000000000001</v>
       </c>
       <c r="F27" s="26">
         <f>D11</f>
-        <v>1.0469999999999999</v>
+        <v>2.3620000000000001</v>
       </c>
       <c r="G27" s="27">
         <f>F50</f>
-        <v>0.91399498062698137</v>
+        <v>2.1914297520661159</v>
       </c>
       <c r="H27" s="28">
         <f>F58</f>
-        <v>0.88902048655569788</v>
+        <v>2.1749533851276359</v>
       </c>
     </row>
     <row r="28" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B28" s="24">
         <f>D8</f>
-        <v>606</v>
+        <v>726</v>
       </c>
       <c r="C28" s="25">
-        <v>850</v>
+        <v>930</v>
       </c>
       <c r="D28" s="25">
         <f>G10</f>
-        <v>980</v>
+        <v>1111</v>
       </c>
       <c r="E28" s="25">
         <f>G10</f>
-        <v>980</v>
+        <v>1111</v>
       </c>
       <c r="F28" s="25">
         <f>D8</f>
-        <v>606</v>
+        <v>726</v>
       </c>
       <c r="G28" s="29"/>
       <c r="H28" s="30"/>
     </row>
     <row r="29" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B29" s="21"/>
       <c r="G29" s="29">
         <f>D50</f>
-        <v>908.48</v>
+        <v>968</v>
       </c>
       <c r="H29" s="30">
         <f>D58</f>
-        <v>781</v>
+        <v>901</v>
       </c>
     </row>
     <row r="30" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B30" s="21"/>
       <c r="H30" s="22"/>
     </row>
     <row r="31" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B31" s="21"/>
       <c r="C31" s="31" t="s">
         <v>18</v>
       </c>
       <c r="H31" s="22"/>
     </row>
     <row r="32" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B32" s="21"/>
       <c r="C32" t="s">
         <v>19</v>
       </c>
       <c r="D32">
         <f>(D28-C28)/(D10-D9)</f>
-        <v>797.54601226993907</v>
+        <v>1311.5942028985473</v>
       </c>
       <c r="F32" s="29"/>
       <c r="H32" s="22"/>
     </row>
     <row r="33" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B33" s="21"/>
       <c r="C33" t="s">
         <v>20</v>
       </c>
       <c r="D33">
         <f>C28-D32*C27</f>
-        <v>227.91411042944753</v>
+        <v>-1800.7391304347752</v>
       </c>
       <c r="H33" s="22"/>
     </row>
     <row r="34" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B34" s="21"/>
       <c r="H34" s="22"/>
     </row>
     <row r="35" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B35" s="21"/>
       <c r="H35" s="22"/>
     </row>
     <row r="36" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B36" s="21"/>
       <c r="H36" s="22"/>
     </row>
     <row r="37" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B37" s="21"/>
       <c r="C37" s="31" t="s">
         <v>21</v>
       </c>
       <c r="H37" s="22"/>
     </row>
     <row r="38" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B38" s="21"/>
       <c r="C38" t="s">
@@ -11981,712 +13552,1572 @@
       </c>
       <c r="D40" s="34">
         <f>IF(F58&gt;D11,1,0)</f>
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <f>IF(F58&lt;D9,1,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="35">
         <f>IF(AND(F58&lt;D11,D58&gt;(F58*D32+D33)),1,0)</f>
         <v>0</v>
       </c>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B42" s="79" t="s">
+      <c r="B42" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="80"/>
-[...4 lines deleted...]
-      <c r="H42" s="81"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
     </row>
     <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="66"/>
-[...4 lines deleted...]
-      <c r="H43" s="67"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
     </row>
     <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
-      <c r="D44" s="82" t="s">
+      <c r="D44" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="82"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G44" s="82" t="s">
+      <c r="G44" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="H44" s="83"/>
+      <c r="H44" s="76"/>
     </row>
     <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="84">
+      <c r="D45" s="100">
         <f>D8</f>
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="E45" s="84"/>
+        <v>726</v>
+      </c>
+      <c r="E45" s="100"/>
       <c r="F45" s="38">
         <f>G8</f>
-        <v>0.79</v>
-[...1 lines deleted...]
-      <c r="G45" s="58">
+        <v>2.1629999999999998</v>
+      </c>
+      <c r="G45" s="86">
         <f>G9</f>
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="H45" s="59"/>
+        <v>1570.338</v>
+      </c>
+      <c r="H45" s="87"/>
     </row>
     <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="63">
+      <c r="D46" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E46" s="63"/>
+      <c r="E46" s="73"/>
       <c r="F46" s="39">
-        <v>0.94699999999999995</v>
-[...1 lines deleted...]
-      <c r="G46" s="58">
+        <v>2.1309999999999998</v>
+      </c>
+      <c r="G46" s="86">
         <f>D46*F46</f>
-        <v>151.51999999999998</v>
-[...1 lines deleted...]
-      <c r="H46" s="59"/>
+        <v>340.96</v>
+      </c>
+      <c r="H46" s="87"/>
     </row>
     <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="4"/>
-      <c r="D47" s="63">
+      <c r="D47" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E47" s="63"/>
+      <c r="E47" s="73"/>
       <c r="F47" s="39">
-        <v>1.7769999999999999</v>
-[...1 lines deleted...]
-      <c r="G47" s="58">
+        <v>3</v>
+      </c>
+      <c r="G47" s="86">
         <f t="shared" ref="G47:G48" si="0">D47*F47</f>
         <v>0</v>
       </c>
-      <c r="H47" s="59"/>
+      <c r="H47" s="87"/>
       <c r="N47" s="48"/>
     </row>
     <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C48" s="4"/>
-      <c r="D48" s="63">
+      <c r="D48" s="73">
         <f>G13*0.72</f>
-        <v>132.47999999999999</v>
-[...1 lines deleted...]
-      <c r="E48" s="63"/>
+        <v>72</v>
+      </c>
+      <c r="E48" s="73"/>
       <c r="F48" s="39">
-        <v>1.0669999999999999</v>
-[...1 lines deleted...]
-      <c r="G48" s="58">
+        <v>2.4129999999999998</v>
+      </c>
+      <c r="G48" s="86">
         <f t="shared" si="0"/>
-        <v>141.35615999999999</v>
-[...1 lines deleted...]
-      <c r="H48" s="59"/>
+        <v>173.73599999999999</v>
+      </c>
+      <c r="H48" s="87"/>
     </row>
     <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="4"/>
-      <c r="D49" s="63">
+      <c r="D49" s="73">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E49" s="63"/>
+      <c r="E49" s="73"/>
       <c r="F49" s="39">
-        <v>2.4470000000000001</v>
-[...1 lines deleted...]
-      <c r="G49" s="58">
+        <v>3.6269999999999998</v>
+      </c>
+      <c r="G49" s="86">
         <f>D49*F49</f>
-        <v>24.47</v>
-[...1 lines deleted...]
-      <c r="H49" s="59"/>
+        <v>36.269999999999996</v>
+      </c>
+      <c r="H49" s="87"/>
     </row>
     <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B50" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C50" s="41"/>
-      <c r="D50" s="64">
+      <c r="D50" s="102">
         <f>SUM(D45:E49)</f>
-        <v>908.48</v>
-[...1 lines deleted...]
-      <c r="E50" s="64"/>
+        <v>968</v>
+      </c>
+      <c r="E50" s="102"/>
       <c r="F50" s="42">
         <f>G50/D50</f>
-        <v>0.91399498062698137</v>
-[...1 lines deleted...]
-      <c r="G50" s="61">
+        <v>2.1914297520661159</v>
+      </c>
+      <c r="G50" s="103">
         <f>SUM(G45:G49)</f>
-        <v>830.34616000000005</v>
-[...1 lines deleted...]
-      <c r="H50" s="62"/>
+        <v>2121.3040000000001</v>
+      </c>
+      <c r="H50" s="104"/>
     </row>
     <row r="51" spans="2:10" ht="21" x14ac:dyDescent="0.3">
-      <c r="B51" s="65" t="s">
-[...7 lines deleted...]
-      <c r="H51" s="67"/>
+      <c r="B51" s="93" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
+      <c r="H51" s="95"/>
     </row>
     <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B52" s="43"/>
       <c r="C52" s="44"/>
-      <c r="D52" s="68" t="s">
+      <c r="D52" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="E52" s="68"/>
+      <c r="E52" s="105"/>
       <c r="F52" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="G52" s="68" t="s">
+      <c r="G52" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="H52" s="69"/>
+      <c r="H52" s="106"/>
     </row>
     <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="4"/>
-      <c r="D53" s="57">
+      <c r="D53" s="101">
         <f>D8</f>
-        <v>606</v>
-[...1 lines deleted...]
-      <c r="E53" s="57"/>
+        <v>726</v>
+      </c>
+      <c r="E53" s="101"/>
       <c r="F53" s="38">
         <f>G8</f>
-        <v>0.79</v>
-[...1 lines deleted...]
-      <c r="G53" s="58">
+        <v>2.1629999999999998</v>
+      </c>
+      <c r="G53" s="86">
         <f>G9</f>
-        <v>513</v>
-[...1 lines deleted...]
-      <c r="H53" s="59"/>
+        <v>1570.338</v>
+      </c>
+      <c r="H53" s="87"/>
     </row>
     <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="4"/>
-      <c r="D54" s="63">
+      <c r="D54" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E54" s="63"/>
+      <c r="E54" s="73"/>
       <c r="F54" s="39">
-        <v>0.94699999999999995</v>
-[...1 lines deleted...]
-      <c r="G54" s="58">
+        <f>F46</f>
+        <v>2.1309999999999998</v>
+      </c>
+      <c r="G54" s="86">
         <f>D54*F54</f>
-        <v>151.51999999999998</v>
-[...1 lines deleted...]
-      <c r="H54" s="59"/>
+        <v>340.96</v>
+      </c>
+      <c r="H54" s="87"/>
     </row>
     <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="4"/>
-      <c r="D55" s="63">
+      <c r="D55" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E55" s="63"/>
+      <c r="E55" s="73"/>
       <c r="F55" s="39">
-        <v>1.7769999999999999</v>
-[...1 lines deleted...]
-      <c r="G55" s="58">
+        <f>F47</f>
+        <v>3</v>
+      </c>
+      <c r="G55" s="86">
         <f t="shared" ref="G55:G56" si="1">D55*F55</f>
         <v>0</v>
       </c>
-      <c r="H55" s="59"/>
+      <c r="H55" s="87"/>
     </row>
     <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C56" s="4"/>
-      <c r="D56" s="57">
+      <c r="D56" s="101">
         <v>5</v>
       </c>
-      <c r="E56" s="57"/>
+      <c r="E56" s="101"/>
       <c r="F56" s="39">
-        <v>1.0669999999999999</v>
-[...1 lines deleted...]
-      <c r="G56" s="58">
+        <f>F48</f>
+        <v>2.4129999999999998</v>
+      </c>
+      <c r="G56" s="86">
         <f t="shared" si="1"/>
-        <v>5.335</v>
-[...1 lines deleted...]
-      <c r="H56" s="59"/>
+        <v>12.065</v>
+      </c>
+      <c r="H56" s="87"/>
     </row>
     <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="4"/>
-      <c r="D57" s="57">
+      <c r="D57" s="101">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E57" s="57"/>
+      <c r="E57" s="101"/>
       <c r="F57" s="39">
-        <v>2.4470000000000001</v>
-[...1 lines deleted...]
-      <c r="G57" s="58">
+        <f>F49</f>
+        <v>3.6269999999999998</v>
+      </c>
+      <c r="G57" s="86">
         <f>D57*F57</f>
-        <v>24.47</v>
-[...1 lines deleted...]
-      <c r="H57" s="59"/>
+        <v>36.269999999999996</v>
+      </c>
+      <c r="H57" s="87"/>
     </row>
     <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B58" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C58" s="41"/>
-      <c r="D58" s="60">
+      <c r="D58" s="107">
         <f>SUM(D53:E57)</f>
-        <v>781</v>
-[...1 lines deleted...]
-      <c r="E58" s="60"/>
+        <v>901</v>
+      </c>
+      <c r="E58" s="107"/>
       <c r="F58" s="46">
         <f>G58/D58</f>
-        <v>0.88902048655569788</v>
-[...1 lines deleted...]
-      <c r="G58" s="61">
+        <v>2.1749533851276359</v>
+      </c>
+      <c r="G58" s="103">
         <f>SUM(G53:G57)</f>
-        <v>694.32500000000005</v>
-[...1 lines deleted...]
-      <c r="H58" s="62"/>
+        <v>1959.633</v>
+      </c>
+      <c r="H58" s="104"/>
       <c r="J58" s="47"/>
     </row>
   </sheetData>
-  <sheetProtection password="8F55" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="NAFrsNIBfur7dpETNG9jQJYqB1M8SzU/7rUPNXuUOpMJEnQmIAIEhl3KWEbRvkW+M3lBHB47IWwzgXoRbPvSUg==" saltValue="cHA5DwPR/ZJ6OrXO2x9nAg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <mergeCells count="54">
-    <mergeCell ref="B4:H4"/>
-[...16 lines deleted...]
-    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="G45:H45"/>
-    <mergeCell ref="D53:E53"/>
-[...21 lines deleted...]
-    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
   </mergeCells>
   <conditionalFormatting sqref="B18:H18">
-    <cfRule type="expression" dxfId="34" priority="1">
+    <cfRule type="expression" dxfId="36" priority="1">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="33" priority="2">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="32" priority="7">
+    <cfRule type="expression" dxfId="35" priority="6">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50 D58:E58">
-    <cfRule type="cellIs" dxfId="31" priority="6" operator="between">
+    <cfRule type="cellIs" dxfId="34" priority="5" operator="between">
       <formula>$D$8</formula>
       <formula>$G$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50">
-    <cfRule type="expression" dxfId="30" priority="4">
+    <cfRule type="expression" dxfId="33" priority="3">
       <formula>IF($D$50&gt;$F$50*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D58:E58">
-    <cfRule type="expression" dxfId="29" priority="3">
+    <cfRule type="expression" dxfId="32" priority="2">
       <formula>IF($D$58&gt;$F$58*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50 F58">
-    <cfRule type="cellIs" dxfId="28" priority="5" operator="between">
+    <cfRule type="cellIs" dxfId="31" priority="4" operator="between">
       <formula>$D$9</formula>
       <formula>$D$11</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6A1C2B3D-0001-4E5F-8A9B-0C1D2E3F4A5B}">
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="B4:N58"/>
+  <sheetViews>
+    <sheetView showGridLines="0" topLeftCell="A11" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
+      <selection activeCell="D13" sqref="D13:E13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="2" max="2" width="19" customWidth="1"/>
+    <col min="3" max="3" width="17" customWidth="1"/>
+    <col min="4" max="5" width="10.33203125" customWidth="1"/>
+    <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="8" width="10.33203125" customWidth="1"/>
+    <col min="12" max="18" width="11.5" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B4" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
+    </row>
+    <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
+      <c r="B5" s="60" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
+    </row>
+    <row r="6" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
+    </row>
+    <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="B7" s="66" t="s">
+        <v>71</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
+    </row>
+    <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
+      <c r="B8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2"/>
+      <c r="D8" s="69">
+        <v>795</v>
+      </c>
+      <c r="E8" s="70"/>
+      <c r="F8" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="G8" s="69">
+        <v>2.17</v>
+      </c>
+      <c r="H8" s="70"/>
+    </row>
+    <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
+      <c r="B9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="C9" s="4"/>
+      <c r="D9" s="73">
+        <v>2.0828000000000002</v>
+      </c>
+      <c r="E9" s="74"/>
+      <c r="F9" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="G9" s="73">
+        <v>1725.15</v>
+      </c>
+      <c r="H9" s="74"/>
+    </row>
+    <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
+      <c r="B10" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="C10" s="4"/>
+      <c r="D10" s="73">
+        <v>2.2581000000000002</v>
+      </c>
+      <c r="E10" s="74"/>
+      <c r="F10" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="G10" s="75">
+        <v>1247</v>
+      </c>
+      <c r="H10" s="76"/>
+    </row>
+    <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
+      <c r="B11" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" s="7"/>
+      <c r="D11" s="77">
+        <v>2.3241000000000001</v>
+      </c>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
+    </row>
+    <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
+      <c r="B12" s="66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
+    </row>
+    <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" s="9"/>
+      <c r="D13" s="82">
+        <v>80</v>
+      </c>
+      <c r="E13" s="83"/>
+      <c r="F13" s="8" t="s">
+        <v>72</v>
+      </c>
+      <c r="G13" s="82">
+        <v>100</v>
+      </c>
+      <c r="H13" s="83"/>
+    </row>
+    <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="B14" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="C14" s="11"/>
+      <c r="D14" s="84">
+        <v>80</v>
+      </c>
+      <c r="E14" s="85"/>
+      <c r="F14" s="51"/>
+      <c r="G14" s="52"/>
+      <c r="H14" s="53"/>
+    </row>
+    <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="B15" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C15" s="13"/>
+      <c r="D15" s="84">
+        <v>0</v>
+      </c>
+      <c r="E15" s="85"/>
+      <c r="F15" s="51"/>
+      <c r="G15" s="52"/>
+      <c r="H15" s="53"/>
+    </row>
+    <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
+      <c r="B16" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="15"/>
+      <c r="D16" s="71">
+        <v>0</v>
+      </c>
+      <c r="E16" s="72"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="52"/>
+      <c r="H16" s="53"/>
+    </row>
+    <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="C17" s="17"/>
+      <c r="D17" s="88">
+        <v>10</v>
+      </c>
+      <c r="E17" s="89"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="49"/>
+      <c r="H17" s="50"/>
+    </row>
+    <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="90" t="str">
+        <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
+        <v>MASSE ET CENTRAGE OK</v>
+      </c>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
+    </row>
+    <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
+      <c r="B19" s="93" t="s">
+        <v>14</v>
+      </c>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
+    </row>
+    <row r="20" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B20" s="18"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="19"/>
+      <c r="E20" s="19"/>
+      <c r="F20" s="19"/>
+      <c r="G20" s="19"/>
+      <c r="H20" s="20"/>
+    </row>
+    <row r="21" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B21" s="21"/>
+      <c r="H21" s="22"/>
+    </row>
+    <row r="22" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B22" s="21"/>
+      <c r="H22" s="22"/>
+    </row>
+    <row r="23" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B23" s="21"/>
+      <c r="H23" s="22"/>
+    </row>
+    <row r="24" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B24" s="21"/>
+      <c r="H24" s="22"/>
+    </row>
+    <row r="25" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B25" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="H25" s="22"/>
+    </row>
+    <row r="26" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B26" s="96" t="s">
+        <v>16</v>
+      </c>
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
+        <v>17</v>
+      </c>
+      <c r="H26" s="99"/>
+    </row>
+    <row r="27" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B27" s="24">
+        <f>D9</f>
+        <v>2.0828000000000002</v>
+      </c>
+      <c r="C27" s="25">
+        <f>D9</f>
+        <v>2.0828000000000002</v>
+      </c>
+      <c r="D27" s="26">
+        <f>D10</f>
+        <v>2.2581000000000002</v>
+      </c>
+      <c r="E27" s="26">
+        <f>D11</f>
+        <v>2.3241000000000001</v>
+      </c>
+      <c r="F27" s="26">
+        <f>D11</f>
+        <v>2.3241000000000001</v>
+      </c>
+      <c r="G27" s="27">
+        <f>F50</f>
+        <v>2.1816354869816776</v>
+      </c>
+      <c r="H27" s="28">
+        <f>F58</f>
+        <v>2.1643730569948185</v>
+      </c>
+    </row>
+    <row r="28" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B28" s="24">
+        <f>D8</f>
+        <v>795</v>
+      </c>
+      <c r="C28" s="25">
+        <v>1077</v>
+      </c>
+      <c r="D28" s="25">
+        <f>G10</f>
+        <v>1247</v>
+      </c>
+      <c r="E28" s="25">
+        <f>G10</f>
+        <v>1247</v>
+      </c>
+      <c r="F28" s="25">
+        <f>D8</f>
+        <v>795</v>
+      </c>
+      <c r="G28" s="29"/>
+      <c r="H28" s="30"/>
+    </row>
+    <row r="29" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B29" s="21"/>
+      <c r="G29" s="29">
+        <f>D50</f>
+        <v>1037</v>
+      </c>
+      <c r="H29" s="30">
+        <f>D58</f>
+        <v>965</v>
+      </c>
+    </row>
+    <row r="30" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B30" s="21"/>
+      <c r="H30" s="22"/>
+    </row>
+    <row r="31" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B31" s="21"/>
+      <c r="C31" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" s="22"/>
+    </row>
+    <row r="32" spans="2:8" x14ac:dyDescent="0.2">
+      <c r="B32" s="21"/>
+      <c r="C32" t="s">
+        <v>19</v>
+      </c>
+      <c r="D32">
+        <f>(D28-C28)/(D10-D9)</f>
+        <v>969.76611523103247</v>
+      </c>
+      <c r="F32" s="29"/>
+      <c r="H32" s="22"/>
+    </row>
+    <row r="33" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B33" s="21"/>
+      <c r="C33" t="s">
+        <v>20</v>
+      </c>
+      <c r="D33">
+        <f>C28-D32*C27</f>
+        <v>-942.82886480319462</v>
+      </c>
+      <c r="H33" s="22"/>
+    </row>
+    <row r="34" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B34" s="21"/>
+      <c r="H34" s="22"/>
+    </row>
+    <row r="35" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B35" s="21"/>
+      <c r="H35" s="22"/>
+    </row>
+    <row r="36" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B36" s="21"/>
+      <c r="H36" s="22"/>
+    </row>
+    <row r="37" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B37" s="21"/>
+      <c r="C37" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="H37" s="22"/>
+    </row>
+    <row r="38" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B38" s="21"/>
+      <c r="C38" t="s">
+        <v>22</v>
+      </c>
+      <c r="D38" t="s">
+        <v>23</v>
+      </c>
+      <c r="E38" t="s">
+        <v>24</v>
+      </c>
+      <c r="F38" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="22"/>
+    </row>
+    <row r="39" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B39" s="23" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" s="18">
+        <f>IF(D50&gt;G10,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="D39" s="19">
+        <f>IF(F50&gt;D11,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="E39" s="19">
+        <f>IF(F50&lt;D9,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F39" s="32">
+        <f>IF(AND(F50&lt;D10,D50&gt;(F50*D32+D33)),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H39" s="22"/>
+    </row>
+    <row r="40" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B40" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="C40" s="33">
+        <f>IF(D58&gt;G10,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="D40" s="34">
+        <f>IF(F58&gt;D11,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="E40" s="34">
+        <f>IF(F58&lt;D9,1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="F40" s="35">
+        <f>IF(AND(F58&lt;D11,D58&gt;(F58*D32+D33)),1,0)</f>
+        <v>0</v>
+      </c>
+      <c r="H40" s="22"/>
+    </row>
+    <row r="41" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="B41" s="33"/>
+      <c r="C41" s="34"/>
+      <c r="D41" s="34"/>
+      <c r="E41" s="34"/>
+      <c r="F41" s="34"/>
+      <c r="G41" s="34"/>
+      <c r="H41" s="36"/>
+    </row>
+    <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
+      <c r="B42" s="66" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
+    </row>
+    <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
+      <c r="B43" s="93" t="s">
+        <v>29</v>
+      </c>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
+    </row>
+    <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
+      <c r="B44" s="6"/>
+      <c r="C44" s="7"/>
+      <c r="D44" s="75" t="s">
+        <v>30</v>
+      </c>
+      <c r="E44" s="75"/>
+      <c r="F44" s="37" t="s">
+        <v>31</v>
+      </c>
+      <c r="G44" s="75" t="s">
+        <v>38</v>
+      </c>
+      <c r="H44" s="76"/>
+    </row>
+    <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B45" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C45" s="4"/>
+      <c r="D45" s="100">
+        <f>D8</f>
+        <v>795</v>
+      </c>
+      <c r="E45" s="100"/>
+      <c r="F45" s="38">
+        <f>G8</f>
+        <v>2.17</v>
+      </c>
+      <c r="G45" s="86">
+        <f>G9</f>
+        <v>1725.15</v>
+      </c>
+      <c r="H45" s="87"/>
+    </row>
+    <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
+      <c r="B46" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C46" s="4"/>
+      <c r="D46" s="73">
+        <f>D13+D14</f>
+        <v>160</v>
+      </c>
+      <c r="E46" s="73"/>
+      <c r="F46" s="39">
+        <v>2.0449999999999999</v>
+      </c>
+      <c r="G46" s="86">
+        <f>D46*F46</f>
+        <v>327.2</v>
+      </c>
+      <c r="H46" s="87"/>
+    </row>
+    <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
+      <c r="B47" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C47" s="4"/>
+      <c r="D47" s="73">
+        <f>D15+D16</f>
+        <v>0</v>
+      </c>
+      <c r="E47" s="73"/>
+      <c r="F47" s="39">
+        <v>3</v>
+      </c>
+      <c r="G47" s="86">
+        <f t="shared" ref="G47:G48" si="0">D47*F47</f>
+        <v>0</v>
+      </c>
+      <c r="H47" s="87"/>
+      <c r="N47" s="48"/>
+    </row>
+    <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
+      <c r="B48" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C48" s="4"/>
+      <c r="D48" s="73">
+        <f>G13*0.72</f>
+        <v>72</v>
+      </c>
+      <c r="E48" s="73"/>
+      <c r="F48" s="39">
+        <v>2.4129999999999998</v>
+      </c>
+      <c r="G48" s="86">
+        <f t="shared" si="0"/>
+        <v>173.73599999999999</v>
+      </c>
+      <c r="H48" s="87"/>
+    </row>
+    <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B49" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C49" s="4"/>
+      <c r="D49" s="73">
+        <f>D17</f>
+        <v>10</v>
+      </c>
+      <c r="E49" s="73"/>
+      <c r="F49" s="39">
+        <v>3.6269999999999998</v>
+      </c>
+      <c r="G49" s="86">
+        <f>D49*F49</f>
+        <v>36.269999999999996</v>
+      </c>
+      <c r="H49" s="87"/>
+    </row>
+    <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B50" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C50" s="41"/>
+      <c r="D50" s="102">
+        <f>SUM(D45:E49)</f>
+        <v>1037</v>
+      </c>
+      <c r="E50" s="102"/>
+      <c r="F50" s="42">
+        <f>G50/D50</f>
+        <v>2.1816354869816776</v>
+      </c>
+      <c r="G50" s="103">
+        <f>SUM(G45:G49)</f>
+        <v>2262.3559999999998</v>
+      </c>
+      <c r="H50" s="104"/>
+    </row>
+    <row r="51" spans="2:10" ht="21" x14ac:dyDescent="0.3">
+      <c r="B51" s="93" t="s">
+        <v>73</v>
+      </c>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
+      <c r="H51" s="95"/>
+    </row>
+    <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B52" s="43"/>
+      <c r="C52" s="44"/>
+      <c r="D52" s="105" t="s">
+        <v>30</v>
+      </c>
+      <c r="E52" s="105"/>
+      <c r="F52" s="45" t="s">
+        <v>31</v>
+      </c>
+      <c r="G52" s="105" t="s">
+        <v>38</v>
+      </c>
+      <c r="H52" s="106"/>
+    </row>
+    <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B53" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C53" s="4"/>
+      <c r="D53" s="101">
+        <f>D8</f>
+        <v>795</v>
+      </c>
+      <c r="E53" s="101"/>
+      <c r="F53" s="38">
+        <f>G8</f>
+        <v>2.17</v>
+      </c>
+      <c r="G53" s="86">
+        <f>G9</f>
+        <v>1725.15</v>
+      </c>
+      <c r="H53" s="87"/>
+    </row>
+    <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B54" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="C54" s="4"/>
+      <c r="D54" s="73">
+        <f>D13+D14</f>
+        <v>160</v>
+      </c>
+      <c r="E54" s="73"/>
+      <c r="F54" s="39">
+        <f>F46</f>
+        <v>2.0449999999999999</v>
+      </c>
+      <c r="G54" s="86">
+        <f>D54*F54</f>
+        <v>327.2</v>
+      </c>
+      <c r="H54" s="87"/>
+    </row>
+    <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B55" s="3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C55" s="4"/>
+      <c r="D55" s="73">
+        <f>D15+D16</f>
+        <v>0</v>
+      </c>
+      <c r="E55" s="73"/>
+      <c r="F55" s="39">
+        <f>F47</f>
+        <v>3</v>
+      </c>
+      <c r="G55" s="86">
+        <f t="shared" ref="G55:G56" si="1">D55*F55</f>
+        <v>0</v>
+      </c>
+      <c r="H55" s="87"/>
+    </row>
+    <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B56" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="C56" s="4"/>
+      <c r="D56" s="101">
+        <v>0</v>
+      </c>
+      <c r="E56" s="101"/>
+      <c r="F56" s="39">
+        <f>F48</f>
+        <v>2.4129999999999998</v>
+      </c>
+      <c r="G56" s="86">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+      <c r="H56" s="87"/>
+    </row>
+    <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B57" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C57" s="4"/>
+      <c r="D57" s="101">
+        <f>D17</f>
+        <v>10</v>
+      </c>
+      <c r="E57" s="101"/>
+      <c r="F57" s="39">
+        <f>F49</f>
+        <v>3.6269999999999998</v>
+      </c>
+      <c r="G57" s="86">
+        <f>D57*F57</f>
+        <v>36.269999999999996</v>
+      </c>
+      <c r="H57" s="87"/>
+    </row>
+    <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
+      <c r="B58" s="40" t="s">
+        <v>37</v>
+      </c>
+      <c r="C58" s="41"/>
+      <c r="D58" s="107">
+        <f>SUM(D53:E57)</f>
+        <v>965</v>
+      </c>
+      <c r="E58" s="107"/>
+      <c r="F58" s="46">
+        <f>G58/D58</f>
+        <v>2.1643730569948185</v>
+      </c>
+      <c r="G58" s="103">
+        <f>SUM(G53:G57)</f>
+        <v>2088.62</v>
+      </c>
+      <c r="H58" s="104"/>
+      <c r="J58" s="47"/>
+    </row>
+  </sheetData>
+  <sheetProtection algorithmName="SHA-512" hashValue="F2mqLIqlOTeLK8e/96GtCSfhH9MvSNNabL043El8kCeHfRqMuiTGxn78pSaYfCSfbhzcYwfX+/f3hoWzHpmLFg==" saltValue="EYqfvMK9ZiR5wXev+hQp2Q==" spinCount="100000" sheet="1" selectLockedCells="1"/>
+  <mergeCells count="54">
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="B42:H42"/>
+    <mergeCell ref="B43:H43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
+  </mergeCells>
+  <conditionalFormatting sqref="B18:H18">
+    <cfRule type="expression" dxfId="30" priority="1">
+      <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
+    </cfRule>
+    <cfRule type="expression" dxfId="29" priority="6">
+      <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:E50 D58:E58">
+    <cfRule type="cellIs" dxfId="28" priority="5" operator="between">
+      <formula>$D$8</formula>
+      <formula>$G$10</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D50:E50">
+    <cfRule type="expression" dxfId="27" priority="3">
+      <formula>IF($D$50&gt;$F$50*$D$32+$D$33,TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D58:E58">
+    <cfRule type="expression" dxfId="26" priority="2">
+      <formula>IF($D$58&gt;$F$58*$D$32+$D$33,TRUE,FALSE)</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F50 F58">
+    <cfRule type="cellIs" dxfId="25" priority="4" operator="between">
+      <formula>$D$9</formula>
+      <formula>$D$11</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="48" orientation="landscape"/>
+  <drawing r:id="rId1"/>
+  <extLst>
+    <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
+      <mx:PLV Mode="0" OnePage="0" WScale="0"/>
+    </ext>
+  </extLst>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:J56"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
       <selection activeCell="D13" sqref="D13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.33203125" customWidth="1"/>
     <col min="12" max="18" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="98"/>
-[...4 lines deleted...]
-      <c r="H4" s="99"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
     </row>
     <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B5" s="100" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="102"/>
+      <c r="B5" s="60" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B6" s="103"/>
-[...5 lines deleted...]
-      <c r="H6" s="105"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
     </row>
     <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B7" s="79" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="81"/>
+      <c r="B7" s="66" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
     </row>
     <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="106">
+      <c r="D8" s="69">
         <v>591</v>
       </c>
-      <c r="E8" s="107"/>
+      <c r="E8" s="70"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="106">
+      <c r="G8" s="69">
         <v>0.26400000000000001</v>
       </c>
-      <c r="H8" s="107"/>
+      <c r="H8" s="70"/>
     </row>
     <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
-      <c r="D9" s="63">
+      <c r="D9" s="73">
         <v>0.23</v>
       </c>
-      <c r="E9" s="87"/>
+      <c r="E9" s="74"/>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="73">
         <v>156.279</v>
       </c>
-      <c r="H9" s="87"/>
+      <c r="H9" s="74"/>
     </row>
     <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="63">
+      <c r="D10" s="73">
         <v>0.33</v>
       </c>
-      <c r="E10" s="87"/>
+      <c r="E10" s="74"/>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="75">
         <v>900</v>
       </c>
-      <c r="H10" s="83"/>
+      <c r="H10" s="76"/>
     </row>
     <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="88">
+      <c r="D11" s="77">
         <v>0.48</v>
       </c>
-      <c r="E11" s="89"/>
-[...2 lines deleted...]
-      <c r="H11" s="92"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
     </row>
     <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="80"/>
-[...4 lines deleted...]
-      <c r="H12" s="81"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
     </row>
     <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9"/>
-      <c r="D13" s="93">
+      <c r="D13" s="82">
         <v>80</v>
       </c>
-      <c r="E13" s="94"/>
+      <c r="E13" s="83"/>
       <c r="F13" s="8" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="G13" s="93">
+        <v>64</v>
+      </c>
+      <c r="G13" s="82">
         <v>100</v>
       </c>
-      <c r="H13" s="94"/>
+      <c r="H13" s="83"/>
     </row>
     <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="11"/>
-      <c r="D14" s="95">
+      <c r="D14" s="84">
         <v>80</v>
       </c>
-      <c r="E14" s="96"/>
+      <c r="E14" s="85"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
     </row>
     <row r="15" spans="2:8" ht="19" x14ac:dyDescent="0.2">
       <c r="B15" s="51"/>
       <c r="C15" s="52"/>
       <c r="D15" s="52"/>
       <c r="E15" s="53"/>
       <c r="F15" s="52"/>
       <c r="G15" s="52"/>
       <c r="H15" s="53"/>
     </row>
     <row r="16" spans="2:8" ht="19" x14ac:dyDescent="0.2">
       <c r="B16" s="54"/>
       <c r="C16" s="55"/>
       <c r="D16" s="55"/>
       <c r="E16" s="56"/>
       <c r="F16" s="52"/>
       <c r="G16" s="52"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17"/>
       <c r="D17" s="108">
         <v>10</v>
       </c>
       <c r="E17" s="109"/>
       <c r="F17" s="16"/>
       <c r="G17" s="49"/>
       <c r="H17" s="50"/>
     </row>
     <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="72" t="str">
+      <c r="B18" s="90" t="str">
         <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
         <v>MASSE ET CENTRAGE OK</v>
       </c>
-      <c r="C18" s="73"/>
-[...4 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
     </row>
     <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="66"/>
-[...4 lines deleted...]
-      <c r="H19" s="67"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B21" s="21"/>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B22" s="21"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B23" s="21"/>
       <c r="H23" s="22"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="76"/>
-[...3 lines deleted...]
-      <c r="G26" s="77" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="78"/>
+      <c r="H26" s="99"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B27" s="24">
         <f>D9</f>
         <v>0.23</v>
       </c>
       <c r="C27" s="25">
         <f>D9</f>
         <v>0.23</v>
       </c>
       <c r="D27" s="26">
         <f>D10</f>
         <v>0.33</v>
       </c>
       <c r="E27" s="26">
         <f>D11</f>
         <v>0.48</v>
       </c>
       <c r="F27" s="26">
         <f>D11</f>
         <v>0.48</v>
       </c>
       <c r="G27" s="27">
         <f>F49</f>
         <v>0.38556902761104445</v>
@@ -12831,670 +15262,667 @@
       </c>
       <c r="D40" s="34">
         <f>IF(F56&gt;D11,1,0)</f>
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <f>IF(F56&lt;D9,1,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="35">
         <f>IF(AND(F56&lt;D11,D56&gt;(F56*D32+D33)),1,0)</f>
         <v>0</v>
       </c>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B42" s="79" t="s">
+      <c r="B42" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="80"/>
-[...4 lines deleted...]
-      <c r="H42" s="81"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
     </row>
     <row r="43" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="66"/>
-[...4 lines deleted...]
-      <c r="H43" s="67"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
     </row>
     <row r="44" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
-      <c r="D44" s="82" t="s">
+      <c r="D44" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="82"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G44" s="82" t="s">
+      <c r="G44" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="H44" s="83"/>
+      <c r="H44" s="76"/>
     </row>
     <row r="45" spans="2:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="84">
+      <c r="D45" s="100">
         <f>D8</f>
         <v>591</v>
       </c>
-      <c r="E45" s="84"/>
+      <c r="E45" s="100"/>
       <c r="F45" s="38">
         <f>G8</f>
         <v>0.26400000000000001</v>
       </c>
-      <c r="G45" s="58">
+      <c r="G45" s="86">
         <f>G9</f>
         <v>156.279</v>
       </c>
-      <c r="H45" s="59"/>
+      <c r="H45" s="87"/>
     </row>
     <row r="46" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="63">
+      <c r="D46" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E46" s="63"/>
+      <c r="E46" s="73"/>
       <c r="F46" s="39">
         <v>0.46</v>
       </c>
-      <c r="G46" s="58">
+      <c r="G46" s="86">
         <f>D46*F46</f>
         <v>73.600000000000009</v>
       </c>
-      <c r="H46" s="59"/>
+      <c r="H46" s="87"/>
     </row>
     <row r="47" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C47" s="4"/>
-      <c r="D47" s="63">
+      <c r="D47" s="73">
         <f>G13*0.72</f>
         <v>72</v>
       </c>
-      <c r="E47" s="63"/>
+      <c r="E47" s="73"/>
       <c r="F47" s="39">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="86">
         <f t="shared" ref="G47" si="0">D47*F47</f>
         <v>79.2</v>
       </c>
-      <c r="H47" s="59"/>
+      <c r="H47" s="87"/>
     </row>
     <row r="48" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C48" s="4"/>
-      <c r="D48" s="63">
+      <c r="D48" s="73">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E48" s="63"/>
+      <c r="E48" s="73"/>
       <c r="F48" s="39">
         <v>1.21</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="86">
         <f>D48*F48</f>
         <v>12.1</v>
       </c>
-      <c r="H48" s="59"/>
+      <c r="H48" s="87"/>
     </row>
     <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B49" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C49" s="41"/>
-      <c r="D49" s="64">
+      <c r="D49" s="102">
         <f>SUM(D45:E48)</f>
         <v>833</v>
       </c>
-      <c r="E49" s="64"/>
+      <c r="E49" s="102"/>
       <c r="F49" s="42">
         <f>G49/D49</f>
         <v>0.38556902761104445</v>
       </c>
-      <c r="G49" s="61">
+      <c r="G49" s="103">
         <f>SUM(G45:G48)</f>
         <v>321.17900000000003</v>
       </c>
-      <c r="H49" s="62"/>
+      <c r="H49" s="104"/>
     </row>
     <row r="50" spans="2:10" ht="21" x14ac:dyDescent="0.3">
-      <c r="B50" s="65" t="s">
-[...7 lines deleted...]
-      <c r="H50" s="67"/>
+      <c r="B50" s="93" t="s">
+        <v>50</v>
+      </c>
+      <c r="C50" s="94"/>
+      <c r="D50" s="94"/>
+      <c r="E50" s="94"/>
+      <c r="F50" s="94"/>
+      <c r="G50" s="94"/>
+      <c r="H50" s="95"/>
     </row>
     <row r="51" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B51" s="43"/>
       <c r="C51" s="44"/>
-      <c r="D51" s="68" t="s">
+      <c r="D51" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="E51" s="68"/>
+      <c r="E51" s="105"/>
       <c r="F51" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="G51" s="68" t="s">
+      <c r="G51" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="H51" s="69"/>
+      <c r="H51" s="106"/>
     </row>
     <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B52" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="4"/>
-      <c r="D52" s="57">
+      <c r="D52" s="101">
         <f>D8</f>
         <v>591</v>
       </c>
-      <c r="E52" s="57"/>
+      <c r="E52" s="101"/>
       <c r="F52" s="38">
         <f>G8</f>
         <v>0.26400000000000001</v>
       </c>
-      <c r="G52" s="58">
+      <c r="G52" s="86">
         <f>G9</f>
         <v>156.279</v>
       </c>
-      <c r="H52" s="59"/>
+      <c r="H52" s="87"/>
     </row>
     <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="4"/>
-      <c r="D53" s="63">
+      <c r="D53" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E53" s="63"/>
+      <c r="E53" s="73"/>
       <c r="F53" s="39">
         <v>0.46</v>
       </c>
-      <c r="G53" s="58">
+      <c r="G53" s="86">
         <f>D53*F53</f>
         <v>73.600000000000009</v>
       </c>
-      <c r="H53" s="59"/>
+      <c r="H53" s="87"/>
     </row>
     <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C54" s="4"/>
-      <c r="D54" s="57">
+      <c r="D54" s="101">
         <v>5</v>
       </c>
-      <c r="E54" s="57"/>
+      <c r="E54" s="101"/>
       <c r="F54" s="39">
         <v>1.1000000000000001</v>
       </c>
-      <c r="G54" s="58">
+      <c r="G54" s="86">
         <f t="shared" ref="G54" si="1">D54*F54</f>
         <v>5.5</v>
       </c>
-      <c r="H54" s="59"/>
+      <c r="H54" s="87"/>
     </row>
     <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C55" s="4"/>
-      <c r="D55" s="57">
+      <c r="D55" s="101">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E55" s="57"/>
+      <c r="E55" s="101"/>
       <c r="F55" s="39">
         <v>1.21</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="86">
         <f>D55*F55</f>
         <v>12.1</v>
       </c>
-      <c r="H55" s="59"/>
+      <c r="H55" s="87"/>
     </row>
     <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B56" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C56" s="41"/>
-      <c r="D56" s="60">
+      <c r="D56" s="107">
         <f>SUM(D52:E55)</f>
         <v>766</v>
       </c>
-      <c r="E56" s="60"/>
+      <c r="E56" s="107"/>
       <c r="F56" s="46">
         <f>G56/D56</f>
         <v>0.32307963446475196</v>
       </c>
-      <c r="G56" s="61">
+      <c r="G56" s="103">
         <f>SUM(G52:G55)</f>
         <v>247.47900000000001</v>
       </c>
-      <c r="H56" s="62"/>
+      <c r="H56" s="104"/>
       <c r="J56" s="47"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="ztFZg3AB+LMa2b1OR4DsuivlZHj/zMaRQXTnt/vKnrzu27Ad4yzxueh9UeINVsNaximrxQRzOl7QwVp7FZ6Guw==" saltValue="vW8NXDJWmJO8Zm/6tf5xHg==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="48">
-    <mergeCell ref="B4:H4"/>
-[...14 lines deleted...]
-    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="B50:H50"/>
+    <mergeCell ref="D51:E51"/>
+    <mergeCell ref="G51:H51"/>
     <mergeCell ref="D46:E46"/>
     <mergeCell ref="G46:H46"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="B42:H42"/>
     <mergeCell ref="B43:H43"/>
     <mergeCell ref="D44:E44"/>
     <mergeCell ref="G44:H44"/>
     <mergeCell ref="D45:E45"/>
     <mergeCell ref="G45:H45"/>
-    <mergeCell ref="D52:E52"/>
-[...17 lines deleted...]
-    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
   </mergeCells>
   <conditionalFormatting sqref="B18:H18">
-    <cfRule type="expression" dxfId="27" priority="1">
+    <cfRule type="expression" dxfId="24" priority="1">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="26" priority="2">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="25" priority="7">
+    <cfRule type="expression" dxfId="23" priority="2">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D49:E49 D56:E56">
-    <cfRule type="cellIs" dxfId="24" priority="6" operator="between">
+    <cfRule type="cellIs" dxfId="22" priority="6" operator="between">
       <formula>$D$8</formula>
       <formula>$G$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D49:E49">
-    <cfRule type="expression" dxfId="23" priority="4">
+    <cfRule type="expression" dxfId="21" priority="4">
       <formula>IF($D$49&gt;$F$49*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D56:E56">
-    <cfRule type="expression" dxfId="22" priority="3">
+    <cfRule type="expression" dxfId="20" priority="3">
       <formula>IF($D$56&gt;$F$56*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F49 F56">
-    <cfRule type="cellIs" dxfId="21" priority="5" operator="between">
+    <cfRule type="cellIs" dxfId="19" priority="5" operator="between">
       <formula>$D$9</formula>
       <formula>$D$11</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:N58"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A29" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A36" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
       <selection activeCell="G13" sqref="G13:H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.33203125" customWidth="1"/>
     <col min="12" max="18" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="98"/>
-[...4 lines deleted...]
-      <c r="H4" s="99"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
     </row>
     <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B5" s="100" t="s">
-[...7 lines deleted...]
-      <c r="H5" s="102"/>
+      <c r="B5" s="60" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B6" s="103"/>
-[...5 lines deleted...]
-      <c r="H6" s="105"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
     </row>
     <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B7" s="79" t="s">
-[...7 lines deleted...]
-      <c r="H7" s="81"/>
+      <c r="B7" s="66" t="s">
+        <v>65</v>
+      </c>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
     </row>
     <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="106">
+      <c r="D8" s="69">
         <v>633.5</v>
       </c>
-      <c r="E8" s="107"/>
+      <c r="E8" s="70"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="106">
+      <c r="G8" s="69">
         <v>0.89500000000000002</v>
       </c>
-      <c r="H8" s="107"/>
+      <c r="H8" s="70"/>
     </row>
     <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
-      <c r="D9" s="63">
+      <c r="D9" s="73">
         <v>0.78</v>
       </c>
-      <c r="E9" s="87"/>
+      <c r="E9" s="74"/>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="73">
         <v>566.95150000000001</v>
       </c>
-      <c r="H9" s="87"/>
+      <c r="H9" s="74"/>
     </row>
     <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="63">
+      <c r="D10" s="73">
         <v>0.94299999999999995</v>
       </c>
-      <c r="E10" s="87"/>
+      <c r="E10" s="74"/>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="75">
         <v>1050</v>
       </c>
-      <c r="H10" s="83"/>
+      <c r="H10" s="76"/>
     </row>
     <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="88">
+      <c r="D11" s="77">
         <v>1.0469999999999999</v>
       </c>
-      <c r="E11" s="89"/>
-[...2 lines deleted...]
-      <c r="H11" s="92"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
     </row>
     <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="80"/>
-[...4 lines deleted...]
-      <c r="H12" s="81"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
     </row>
     <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9"/>
-      <c r="D13" s="93">
+      <c r="D13" s="82">
         <v>80</v>
       </c>
-      <c r="E13" s="94"/>
+      <c r="E13" s="83"/>
       <c r="F13" s="8" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="G13" s="93">
+        <v>66</v>
+      </c>
+      <c r="G13" s="82">
         <v>180</v>
       </c>
-      <c r="H13" s="94"/>
+      <c r="H13" s="83"/>
     </row>
     <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="11"/>
-      <c r="D14" s="95">
+      <c r="D14" s="84">
         <v>80</v>
       </c>
-      <c r="E14" s="96"/>
+      <c r="E14" s="85"/>
       <c r="F14" s="51"/>
       <c r="G14" s="52"/>
       <c r="H14" s="53"/>
     </row>
     <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="95">
+      <c r="D15" s="84">
         <v>0</v>
       </c>
-      <c r="E15" s="96"/>
+      <c r="E15" s="85"/>
       <c r="F15" s="51"/>
       <c r="G15" s="52"/>
       <c r="H15" s="53"/>
     </row>
     <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="D16" s="85">
+      <c r="D16" s="71">
         <v>0</v>
       </c>
-      <c r="E16" s="86"/>
+      <c r="E16" s="72"/>
       <c r="F16" s="51"/>
       <c r="G16" s="52"/>
       <c r="H16" s="53"/>
     </row>
     <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17"/>
-      <c r="D17" s="70">
+      <c r="D17" s="88">
         <v>10</v>
       </c>
-      <c r="E17" s="71"/>
+      <c r="E17" s="89"/>
       <c r="F17" s="16"/>
       <c r="G17" s="49"/>
       <c r="H17" s="50"/>
     </row>
     <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="72" t="str">
+      <c r="B18" s="90" t="str">
         <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
         <v>MASSE ET CENTRAGE OK</v>
       </c>
-      <c r="C18" s="73"/>
-[...4 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
     </row>
     <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="66"/>
-[...4 lines deleted...]
-      <c r="H19" s="67"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B21" s="21"/>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B22" s="21"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B23" s="21"/>
       <c r="H23" s="22"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="76"/>
-[...3 lines deleted...]
-      <c r="G26" s="77" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="78"/>
+      <c r="H26" s="99"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B27" s="24">
         <f>D9</f>
         <v>0.78</v>
       </c>
       <c r="C27" s="25">
         <f>D9</f>
         <v>0.78</v>
       </c>
       <c r="D27" s="26">
         <f>D10</f>
         <v>0.94299999999999995</v>
       </c>
       <c r="E27" s="26">
         <f>D11</f>
         <v>1.0469999999999999</v>
       </c>
       <c r="F27" s="26">
         <f>D11</f>
         <v>1.0469999999999999</v>
       </c>
       <c r="G27" s="27">
         <f>F50</f>
         <v>0.94783485157003533</v>
@@ -13639,722 +16067,719 @@
       </c>
       <c r="D40" s="34">
         <f>IF(F58&gt;D11,1,0)</f>
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <f>IF(F58&lt;D9,1,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="35">
         <f>IF(AND(F58&lt;D11,D58&gt;(F58*D32+D33)),1,0)</f>
         <v>0</v>
       </c>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B42" s="79" t="s">
+      <c r="B42" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="80"/>
-[...4 lines deleted...]
-      <c r="H42" s="81"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
     </row>
     <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="66"/>
-[...4 lines deleted...]
-      <c r="H43" s="67"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
     </row>
     <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
-      <c r="D44" s="82" t="s">
+      <c r="D44" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="82"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G44" s="82" t="s">
+      <c r="G44" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="H44" s="83"/>
+      <c r="H44" s="76"/>
     </row>
     <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="84">
+      <c r="D45" s="100">
         <f>D8</f>
         <v>633.5</v>
       </c>
-      <c r="E45" s="84"/>
+      <c r="E45" s="100"/>
       <c r="F45" s="38">
         <f>G8</f>
         <v>0.89500000000000002</v>
       </c>
-      <c r="G45" s="58">
+      <c r="G45" s="86">
         <f>G9</f>
         <v>566.95150000000001</v>
       </c>
-      <c r="H45" s="59"/>
+      <c r="H45" s="87"/>
     </row>
     <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="63">
+      <c r="D46" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E46" s="63"/>
+      <c r="E46" s="73"/>
       <c r="F46" s="39">
         <v>0.96699999999999997</v>
       </c>
-      <c r="G46" s="58">
+      <c r="G46" s="86">
         <f>D46*F46</f>
         <v>154.72</v>
       </c>
-      <c r="H46" s="59"/>
+      <c r="H46" s="87"/>
     </row>
     <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="4"/>
-      <c r="D47" s="63">
+      <c r="D47" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E47" s="63"/>
+      <c r="E47" s="73"/>
       <c r="F47" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="86">
         <f t="shared" ref="G47:G48" si="0">D47*F47</f>
         <v>0</v>
       </c>
-      <c r="H47" s="59"/>
+      <c r="H47" s="87"/>
       <c r="N47" s="48"/>
     </row>
     <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C48" s="4"/>
-      <c r="D48" s="63">
+      <c r="D48" s="73">
         <f>G13*0.72</f>
         <v>129.6</v>
       </c>
-      <c r="E48" s="63"/>
+      <c r="E48" s="73"/>
       <c r="F48" s="39">
         <v>1.0669999999999999</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="86">
         <f t="shared" si="0"/>
         <v>138.28319999999999</v>
       </c>
-      <c r="H48" s="59"/>
+      <c r="H48" s="87"/>
     </row>
     <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="4"/>
-      <c r="D49" s="63">
+      <c r="D49" s="73">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E49" s="63"/>
+      <c r="E49" s="73"/>
       <c r="F49" s="39">
         <v>2.4470000000000001</v>
       </c>
-      <c r="G49" s="58">
+      <c r="G49" s="86">
         <f>D49*F49</f>
         <v>24.47</v>
       </c>
-      <c r="H49" s="59"/>
+      <c r="H49" s="87"/>
     </row>
     <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B50" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C50" s="41"/>
-      <c r="D50" s="64">
+      <c r="D50" s="102">
         <f>SUM(D45:E49)</f>
         <v>933.1</v>
       </c>
-      <c r="E50" s="64"/>
+      <c r="E50" s="102"/>
       <c r="F50" s="42">
         <f>G50/D50</f>
         <v>0.94783485157003533</v>
       </c>
-      <c r="G50" s="61">
+      <c r="G50" s="103">
         <f>SUM(G45:G49)</f>
         <v>884.42470000000003</v>
       </c>
-      <c r="H50" s="62"/>
+      <c r="H50" s="104"/>
     </row>
     <row r="51" spans="2:10" ht="21" x14ac:dyDescent="0.3">
-      <c r="B51" s="65" t="s">
-[...7 lines deleted...]
-      <c r="H51" s="67"/>
+      <c r="B51" s="93" t="s">
+        <v>50</v>
+      </c>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
+      <c r="H51" s="95"/>
     </row>
     <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B52" s="43"/>
       <c r="C52" s="44"/>
-      <c r="D52" s="68" t="s">
+      <c r="D52" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="E52" s="68"/>
+      <c r="E52" s="105"/>
       <c r="F52" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="G52" s="68" t="s">
+      <c r="G52" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="H52" s="69"/>
+      <c r="H52" s="106"/>
     </row>
     <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="4"/>
-      <c r="D53" s="57">
+      <c r="D53" s="101">
         <f>D8</f>
         <v>633.5</v>
       </c>
-      <c r="E53" s="57"/>
+      <c r="E53" s="101"/>
       <c r="F53" s="38">
         <f>G8</f>
         <v>0.89500000000000002</v>
       </c>
-      <c r="G53" s="58">
+      <c r="G53" s="86">
         <f>G9</f>
         <v>566.95150000000001</v>
       </c>
-      <c r="H53" s="59"/>
+      <c r="H53" s="87"/>
     </row>
     <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="4"/>
-      <c r="D54" s="63">
+      <c r="D54" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E54" s="63"/>
+      <c r="E54" s="73"/>
       <c r="F54" s="39">
         <v>0.96699999999999997</v>
       </c>
-      <c r="G54" s="58">
+      <c r="G54" s="86">
         <f>D54*F54</f>
         <v>154.72</v>
       </c>
-      <c r="H54" s="59"/>
+      <c r="H54" s="87"/>
     </row>
     <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="4"/>
-      <c r="D55" s="63">
+      <c r="D55" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E55" s="63"/>
+      <c r="E55" s="73"/>
       <c r="F55" s="39">
         <v>1.7769999999999999</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="86">
         <f t="shared" ref="G55:G56" si="1">D55*F55</f>
         <v>0</v>
       </c>
-      <c r="H55" s="59"/>
+      <c r="H55" s="87"/>
     </row>
     <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C56" s="4"/>
-      <c r="D56" s="57">
+      <c r="D56" s="101">
         <v>5</v>
       </c>
-      <c r="E56" s="57"/>
+      <c r="E56" s="101"/>
       <c r="F56" s="39">
         <v>1.0669999999999999</v>
       </c>
-      <c r="G56" s="58">
+      <c r="G56" s="86">
         <f t="shared" si="1"/>
         <v>5.335</v>
       </c>
-      <c r="H56" s="59"/>
+      <c r="H56" s="87"/>
     </row>
     <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="4"/>
-      <c r="D57" s="57">
+      <c r="D57" s="101">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E57" s="57"/>
+      <c r="E57" s="101"/>
       <c r="F57" s="39">
         <v>2.4470000000000001</v>
       </c>
-      <c r="G57" s="58">
+      <c r="G57" s="86">
         <f>D57*F57</f>
         <v>24.47</v>
       </c>
-      <c r="H57" s="59"/>
+      <c r="H57" s="87"/>
     </row>
     <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B58" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C58" s="41"/>
-      <c r="D58" s="60">
+      <c r="D58" s="107">
         <f>SUM(D53:E57)</f>
         <v>808.5</v>
       </c>
-      <c r="E58" s="60"/>
+      <c r="E58" s="107"/>
       <c r="F58" s="46">
         <f>G58/D58</f>
         <v>0.92947000618429199</v>
       </c>
-      <c r="G58" s="61">
+      <c r="G58" s="103">
         <f>SUM(G53:G57)</f>
         <v>751.4765000000001</v>
       </c>
-      <c r="H58" s="62"/>
+      <c r="H58" s="104"/>
       <c r="J58" s="47"/>
     </row>
   </sheetData>
   <sheetProtection algorithmName="SHA-512" hashValue="DCY29ofufrtzVH6ci96fFeHVIUBMlMN+w3O7BgyZC7M3m0CET8kpcHe+PvIFzqFXhiGw6mKbmH6ejmbPAhYc8A==" saltValue="spZLYCNGc0UMSc/DZhw7Dw==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="54">
-    <mergeCell ref="B4:H4"/>
-[...31 lines deleted...]
-    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
     <mergeCell ref="D54:E54"/>
     <mergeCell ref="G54:H54"/>
     <mergeCell ref="D48:E48"/>
     <mergeCell ref="G48:H48"/>
     <mergeCell ref="D49:E49"/>
     <mergeCell ref="G49:H49"/>
     <mergeCell ref="D50:E50"/>
     <mergeCell ref="G50:H50"/>
     <mergeCell ref="B51:H51"/>
     <mergeCell ref="D52:E52"/>
     <mergeCell ref="G52:H52"/>
     <mergeCell ref="D53:E53"/>
     <mergeCell ref="G53:H53"/>
-    <mergeCell ref="D57:E57"/>
-[...6 lines deleted...]
-    <mergeCell ref="G56:H56"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="B42:H42"/>
+    <mergeCell ref="B43:H43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="D17:E17"/>
+    <mergeCell ref="B18:H18"/>
+    <mergeCell ref="B19:H19"/>
+    <mergeCell ref="B26:F26"/>
+    <mergeCell ref="G26:H26"/>
+    <mergeCell ref="B12:H12"/>
+    <mergeCell ref="D13:E13"/>
+    <mergeCell ref="G13:H13"/>
+    <mergeCell ref="D14:E14"/>
+    <mergeCell ref="D15:E15"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
   </mergeCells>
   <conditionalFormatting sqref="B18:H18">
-    <cfRule type="expression" dxfId="20" priority="1">
+    <cfRule type="expression" dxfId="18" priority="1">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
-    <cfRule type="expression" dxfId="19" priority="9">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="18" priority="4">
+    <cfRule type="expression" dxfId="17" priority="4">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50 D58:E58">
-    <cfRule type="cellIs" dxfId="17" priority="8" operator="between">
+    <cfRule type="cellIs" dxfId="16" priority="8" operator="between">
       <formula>$D$8</formula>
       <formula>$G$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50">
-    <cfRule type="expression" dxfId="16" priority="6">
+    <cfRule type="expression" dxfId="15" priority="6">
       <formula>IF($D$50&gt;$F$50*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D58:E58">
-    <cfRule type="expression" dxfId="15" priority="5">
+    <cfRule type="expression" dxfId="14" priority="5">
       <formula>IF($D$58&gt;$F$58*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50 F58">
-    <cfRule type="cellIs" dxfId="14" priority="7" operator="between">
+    <cfRule type="cellIs" dxfId="13" priority="7" operator="between">
       <formula>$D$9</formula>
       <formula>$D$11</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B4:N58"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="115" zoomScaleNormal="115" zoomScalePageLayoutView="115" workbookViewId="0">
       <selection activeCell="D13" sqref="D13:E13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="10.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
     <col min="4" max="5" width="10.33203125" customWidth="1"/>
     <col min="6" max="6" width="35.83203125" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="10.33203125" customWidth="1"/>
     <col min="12" max="18" width="11.5" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="4" spans="2:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.4">
-      <c r="B4" s="97" t="s">
+      <c r="B4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="C4" s="98"/>
-[...4 lines deleted...]
-      <c r="H4" s="99"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="59"/>
     </row>
     <row r="5" spans="2:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.6">
-      <c r="B5" s="100" t="s">
+      <c r="B5" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="C5" s="101"/>
-[...4 lines deleted...]
-      <c r="H5" s="102"/>
+      <c r="C5" s="61"/>
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="62"/>
     </row>
     <row r="6" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B6" s="103"/>
-[...5 lines deleted...]
-      <c r="H6" s="105"/>
+      <c r="B6" s="63"/>
+      <c r="C6" s="64"/>
+      <c r="D6" s="64"/>
+      <c r="E6" s="64"/>
+      <c r="F6" s="64"/>
+      <c r="G6" s="64"/>
+      <c r="H6" s="65"/>
     </row>
     <row r="7" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B7" s="79" t="s">
+      <c r="B7" s="66" t="s">
         <v>40</v>
       </c>
-      <c r="C7" s="80"/>
-[...4 lines deleted...]
-      <c r="H7" s="81"/>
+      <c r="C7" s="67"/>
+      <c r="D7" s="67"/>
+      <c r="E7" s="67"/>
+      <c r="F7" s="67"/>
+      <c r="G7" s="67"/>
+      <c r="H7" s="68"/>
     </row>
     <row r="8" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C8" s="2"/>
-      <c r="D8" s="106">
+      <c r="D8" s="69">
         <v>984.5</v>
       </c>
-      <c r="E8" s="107"/>
+      <c r="E8" s="70"/>
       <c r="F8" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="G8" s="106">
+      <c r="G8" s="69">
         <v>0.34200000000000003</v>
       </c>
-      <c r="H8" s="107"/>
+      <c r="H8" s="70"/>
     </row>
     <row r="9" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B9" s="3" t="s">
         <v>3</v>
       </c>
       <c r="C9" s="4"/>
-      <c r="D9" s="63">
+      <c r="D9" s="73">
         <v>0.25600000000000001</v>
       </c>
-      <c r="E9" s="87"/>
+      <c r="E9" s="74"/>
       <c r="F9" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="G9" s="63">
+      <c r="G9" s="73">
         <v>337.1</v>
       </c>
-      <c r="H9" s="87"/>
+      <c r="H9" s="74"/>
     </row>
     <row r="10" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B10" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C10" s="4"/>
-      <c r="D10" s="63">
+      <c r="D10" s="73">
         <v>0.374</v>
       </c>
-      <c r="E10" s="87"/>
+      <c r="E10" s="74"/>
       <c r="F10" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="75">
         <v>1460</v>
       </c>
-      <c r="H10" s="83"/>
+      <c r="H10" s="76"/>
     </row>
     <row r="11" spans="2:8" ht="19" x14ac:dyDescent="0.25">
       <c r="B11" s="6" t="s">
         <v>7</v>
       </c>
       <c r="C11" s="7"/>
-      <c r="D11" s="88">
+      <c r="D11" s="77">
         <v>0.57599999999999996</v>
       </c>
-      <c r="E11" s="89"/>
-[...2 lines deleted...]
-      <c r="H11" s="92"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="79"/>
+      <c r="G11" s="80"/>
+      <c r="H11" s="81"/>
     </row>
     <row r="12" spans="2:8" ht="21" x14ac:dyDescent="0.3">
-      <c r="B12" s="79" t="s">
+      <c r="B12" s="66" t="s">
         <v>8</v>
       </c>
-      <c r="C12" s="80"/>
-[...4 lines deleted...]
-      <c r="H12" s="81"/>
+      <c r="C12" s="67"/>
+      <c r="D12" s="67"/>
+      <c r="E12" s="67"/>
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="68"/>
     </row>
     <row r="13" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B13" s="8" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="9"/>
-      <c r="D13" s="93">
+      <c r="D13" s="82">
         <v>80</v>
       </c>
-      <c r="E13" s="94"/>
+      <c r="E13" s="83"/>
       <c r="F13" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G13" s="93">
+      <c r="G13" s="82">
         <v>214</v>
       </c>
-      <c r="H13" s="94"/>
+      <c r="H13" s="83"/>
     </row>
     <row r="14" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C14" s="11"/>
-      <c r="D14" s="95">
+      <c r="D14" s="84">
         <v>80</v>
       </c>
-      <c r="E14" s="96"/>
+      <c r="E14" s="85"/>
       <c r="F14" s="110"/>
       <c r="G14" s="111">
         <v>0</v>
       </c>
       <c r="H14" s="112"/>
     </row>
     <row r="15" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C15" s="13"/>
-      <c r="D15" s="95">
+      <c r="D15" s="84">
         <v>0</v>
       </c>
-      <c r="E15" s="96"/>
+      <c r="E15" s="85"/>
       <c r="F15" s="110"/>
       <c r="G15" s="111"/>
       <c r="H15" s="112"/>
     </row>
     <row r="16" spans="2:8" ht="21" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="15"/>
-      <c r="D16" s="85">
+      <c r="D16" s="71">
         <v>0</v>
       </c>
-      <c r="E16" s="86"/>
+      <c r="E16" s="72"/>
       <c r="F16" s="16"/>
       <c r="G16" s="113"/>
       <c r="H16" s="114"/>
     </row>
     <row r="17" spans="2:8" ht="22" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="17"/>
-      <c r="D17" s="70">
+      <c r="D17" s="88">
         <v>10</v>
       </c>
-      <c r="E17" s="71"/>
+      <c r="E17" s="89"/>
       <c r="F17" s="16"/>
       <c r="G17" s="49"/>
       <c r="H17" s="50"/>
     </row>
     <row r="18" spans="2:8" ht="21" thickTop="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B18" s="72" t="str">
+      <c r="B18" s="90" t="str">
         <f>IF(SUM(C39:F40)&gt;0,"MASSE OU CENTRAGE HORS LIMITE-VOL NON POSSIBLE", "MASSE ET CENTRAGE OK")</f>
         <v>MASSE ET CENTRAGE OK</v>
       </c>
-      <c r="C18" s="73"/>
-[...4 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="92"/>
     </row>
     <row r="19" spans="2:8" ht="22" thickTop="1" x14ac:dyDescent="0.3">
-      <c r="B19" s="65" t="s">
+      <c r="B19" s="93" t="s">
         <v>14</v>
       </c>
-      <c r="C19" s="66"/>
-[...4 lines deleted...]
-      <c r="H19" s="67"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="95"/>
     </row>
     <row r="20" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B20" s="18"/>
       <c r="C20" s="19"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="20"/>
     </row>
     <row r="21" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B21" s="21"/>
       <c r="H21" s="22"/>
     </row>
     <row r="22" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B22" s="21"/>
       <c r="H22" s="22"/>
     </row>
     <row r="23" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B23" s="21"/>
       <c r="H23" s="22"/>
     </row>
     <row r="24" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B24" s="21"/>
       <c r="H24" s="22"/>
     </row>
     <row r="25" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B25" s="23" t="s">
         <v>15</v>
       </c>
       <c r="H25" s="22"/>
     </row>
     <row r="26" spans="2:8" x14ac:dyDescent="0.2">
-      <c r="B26" s="75" t="s">
+      <c r="B26" s="96" t="s">
         <v>16</v>
       </c>
-      <c r="C26" s="76"/>
-[...3 lines deleted...]
-      <c r="G26" s="77" t="s">
+      <c r="C26" s="97"/>
+      <c r="D26" s="97"/>
+      <c r="E26" s="97"/>
+      <c r="F26" s="97"/>
+      <c r="G26" s="98" t="s">
         <v>17</v>
       </c>
-      <c r="H26" s="78"/>
+      <c r="H26" s="99"/>
     </row>
     <row r="27" spans="2:8" x14ac:dyDescent="0.2">
       <c r="B27" s="24">
         <f>D9</f>
         <v>0.25600000000000001</v>
       </c>
       <c r="C27" s="25">
         <f>D9</f>
         <v>0.25600000000000001</v>
       </c>
       <c r="D27" s="26">
         <f>D10</f>
         <v>0.374</v>
       </c>
       <c r="E27" s="26">
         <f>D11</f>
         <v>0.57599999999999996</v>
       </c>
       <c r="F27" s="26">
         <f>D11</f>
         <v>0.57599999999999996</v>
       </c>
       <c r="G27" s="27">
         <f>F50</f>
         <v>0.39215026975805845</v>
@@ -14499,1398 +16924,484 @@
       </c>
       <c r="D40" s="34">
         <f>IF(F58&gt;D11,1,0)</f>
         <v>0</v>
       </c>
       <c r="E40" s="34">
         <f>IF(F58&lt;D9,1,0)</f>
         <v>0</v>
       </c>
       <c r="F40" s="35">
         <f>IF(AND(F58&lt;D11,D58&gt;(F58*D32+D33)),1,0)</f>
         <v>0</v>
       </c>
       <c r="H40" s="22"/>
     </row>
     <row r="41" spans="2:14" x14ac:dyDescent="0.2">
       <c r="B41" s="33"/>
       <c r="C41" s="34"/>
       <c r="D41" s="34"/>
       <c r="E41" s="34"/>
       <c r="F41" s="34"/>
       <c r="G41" s="34"/>
       <c r="H41" s="36"/>
     </row>
     <row r="42" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B42" s="79" t="s">
+      <c r="B42" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="C42" s="80"/>
-[...4 lines deleted...]
-      <c r="H42" s="81"/>
+      <c r="C42" s="67"/>
+      <c r="D42" s="67"/>
+      <c r="E42" s="67"/>
+      <c r="F42" s="67"/>
+      <c r="G42" s="67"/>
+      <c r="H42" s="68"/>
     </row>
     <row r="43" spans="2:14" ht="21" x14ac:dyDescent="0.3">
-      <c r="B43" s="65" t="s">
+      <c r="B43" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="C43" s="66"/>
-[...4 lines deleted...]
-      <c r="H43" s="67"/>
+      <c r="C43" s="94"/>
+      <c r="D43" s="94"/>
+      <c r="E43" s="94"/>
+      <c r="F43" s="94"/>
+      <c r="G43" s="94"/>
+      <c r="H43" s="95"/>
     </row>
     <row r="44" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B44" s="6"/>
       <c r="C44" s="7"/>
-      <c r="D44" s="82" t="s">
+      <c r="D44" s="75" t="s">
         <v>30</v>
       </c>
-      <c r="E44" s="82"/>
+      <c r="E44" s="75"/>
       <c r="F44" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="G44" s="82" t="s">
+      <c r="G44" s="75" t="s">
         <v>38</v>
       </c>
-      <c r="H44" s="83"/>
+      <c r="H44" s="76"/>
     </row>
     <row r="45" spans="2:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B45" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C45" s="4"/>
-      <c r="D45" s="84">
+      <c r="D45" s="100">
         <f>D8</f>
         <v>984.5</v>
       </c>
-      <c r="E45" s="84"/>
+      <c r="E45" s="100"/>
       <c r="F45" s="38">
         <f>G8</f>
         <v>0.34200000000000003</v>
       </c>
-      <c r="G45" s="58">
+      <c r="G45" s="86">
         <f>G9</f>
         <v>337.1</v>
       </c>
-      <c r="H45" s="59"/>
+      <c r="H45" s="87"/>
     </row>
     <row r="46" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B46" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C46" s="4"/>
-      <c r="D46" s="63">
+      <c r="D46" s="73">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E46" s="63"/>
+      <c r="E46" s="73"/>
       <c r="F46" s="39">
         <v>0.26</v>
       </c>
-      <c r="G46" s="58">
+      <c r="G46" s="86">
         <f>D46*F46</f>
         <v>41.6</v>
       </c>
-      <c r="H46" s="59"/>
+      <c r="H46" s="87"/>
     </row>
     <row r="47" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B47" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C47" s="4"/>
-      <c r="D47" s="63">
+      <c r="D47" s="73">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E47" s="63"/>
+      <c r="E47" s="73"/>
       <c r="F47" s="39">
         <v>1.1499999999999999</v>
       </c>
-      <c r="G47" s="58">
+      <c r="G47" s="86">
         <f t="shared" ref="G47:G48" si="0">D47*F47</f>
         <v>0</v>
       </c>
-      <c r="H47" s="59"/>
+      <c r="H47" s="87"/>
       <c r="N47" s="48"/>
     </row>
     <row r="48" spans="2:14" ht="19" x14ac:dyDescent="0.25">
       <c r="B48" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C48" s="4"/>
-      <c r="D48" s="63">
+      <c r="D48" s="73">
         <f>G13*0.72</f>
         <v>154.07999999999998</v>
       </c>
-      <c r="E48" s="63"/>
+      <c r="E48" s="73"/>
       <c r="F48" s="39">
         <v>0.75</v>
       </c>
-      <c r="G48" s="58">
+      <c r="G48" s="86">
         <f t="shared" si="0"/>
         <v>115.55999999999999</v>
       </c>
-      <c r="H48" s="59"/>
+      <c r="H48" s="87"/>
     </row>
     <row r="49" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B49" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C49" s="4"/>
-      <c r="D49" s="63">
+      <c r="D49" s="73">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E49" s="63"/>
+      <c r="E49" s="73"/>
       <c r="F49" s="39">
         <v>1.89</v>
       </c>
-      <c r="G49" s="58">
+      <c r="G49" s="86">
         <f>D49*F49</f>
         <v>18.899999999999999</v>
       </c>
-      <c r="H49" s="59"/>
+      <c r="H49" s="87"/>
     </row>
     <row r="50" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B50" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C50" s="41"/>
-      <c r="D50" s="64">
+      <c r="D50" s="102">
         <f>SUM(D45:E49)</f>
         <v>1308.58</v>
       </c>
-      <c r="E50" s="64"/>
+      <c r="E50" s="102"/>
       <c r="F50" s="42">
         <f>G50/D50</f>
         <v>0.39215026975805845</v>
       </c>
-      <c r="G50" s="61">
+      <c r="G50" s="103">
         <f>SUM(G45:G49)</f>
         <v>513.16000000000008</v>
       </c>
-      <c r="H50" s="62"/>
+      <c r="H50" s="104"/>
     </row>
     <row r="51" spans="2:10" ht="21" x14ac:dyDescent="0.3">
-      <c r="B51" s="65" t="s">
+      <c r="B51" s="93" t="s">
         <v>41</v>
       </c>
-      <c r="C51" s="66"/>
-[...4 lines deleted...]
-      <c r="H51" s="67"/>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
+      <c r="H51" s="95"/>
     </row>
     <row r="52" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B52" s="43"/>
       <c r="C52" s="44"/>
-      <c r="D52" s="68" t="s">
+      <c r="D52" s="105" t="s">
         <v>30</v>
       </c>
-      <c r="E52" s="68"/>
+      <c r="E52" s="105"/>
       <c r="F52" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="G52" s="68" t="s">
+      <c r="G52" s="105" t="s">
         <v>38</v>
       </c>
-      <c r="H52" s="69"/>
+      <c r="H52" s="106"/>
     </row>
     <row r="53" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B53" s="3" t="s">
         <v>32</v>
       </c>
       <c r="C53" s="4"/>
-      <c r="D53" s="57">
+      <c r="D53" s="101">
         <f>D8</f>
         <v>984.5</v>
       </c>
-      <c r="E53" s="57"/>
+      <c r="E53" s="101"/>
       <c r="F53" s="38">
         <f>G8</f>
         <v>0.34200000000000003</v>
       </c>
-      <c r="G53" s="58">
+      <c r="G53" s="86">
         <f>G9</f>
         <v>337.1</v>
       </c>
-      <c r="H53" s="59"/>
+      <c r="H53" s="87"/>
     </row>
     <row r="54" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B54" s="3" t="s">
         <v>33</v>
       </c>
       <c r="C54" s="4"/>
-      <c r="D54" s="57">
+      <c r="D54" s="101">
         <f>D13+D14</f>
         <v>160</v>
       </c>
-      <c r="E54" s="57"/>
+      <c r="E54" s="101"/>
       <c r="F54" s="39">
         <v>0.26</v>
       </c>
-      <c r="G54" s="58">
+      <c r="G54" s="86">
         <f>D54*F54</f>
         <v>41.6</v>
       </c>
-      <c r="H54" s="59"/>
+      <c r="H54" s="87"/>
     </row>
     <row r="55" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B55" s="3" t="s">
         <v>34</v>
       </c>
       <c r="C55" s="4"/>
-      <c r="D55" s="57">
+      <c r="D55" s="101">
         <f>D15+D16</f>
         <v>0</v>
       </c>
-      <c r="E55" s="57"/>
+      <c r="E55" s="101"/>
       <c r="F55" s="39">
         <v>1.1499999999999999</v>
       </c>
-      <c r="G55" s="58">
+      <c r="G55" s="86">
         <f t="shared" ref="G55:G56" si="1">D55*F55</f>
         <v>0</v>
       </c>
-      <c r="H55" s="59"/>
+      <c r="H55" s="87"/>
     </row>
     <row r="56" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B56" s="3" t="s">
         <v>35</v>
       </c>
       <c r="C56" s="4"/>
-      <c r="D56" s="57">
+      <c r="D56" s="101">
         <v>8</v>
       </c>
-      <c r="E56" s="57"/>
+      <c r="E56" s="101"/>
       <c r="F56" s="39">
         <v>0.75</v>
       </c>
-      <c r="G56" s="58">
+      <c r="G56" s="86">
         <f t="shared" si="1"/>
         <v>6</v>
       </c>
-      <c r="H56" s="59"/>
+      <c r="H56" s="87"/>
     </row>
     <row r="57" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B57" s="3" t="s">
         <v>36</v>
       </c>
       <c r="C57" s="4"/>
-      <c r="D57" s="57">
+      <c r="D57" s="101">
         <f>D17</f>
         <v>10</v>
       </c>
-      <c r="E57" s="57"/>
+      <c r="E57" s="101"/>
       <c r="F57" s="39">
         <v>1.89</v>
       </c>
-      <c r="G57" s="58">
+      <c r="G57" s="86">
         <f>D57*F57</f>
         <v>18.899999999999999</v>
       </c>
-      <c r="H57" s="59"/>
+      <c r="H57" s="87"/>
     </row>
     <row r="58" spans="2:10" ht="19" x14ac:dyDescent="0.25">
       <c r="B58" s="40" t="s">
         <v>37</v>
       </c>
       <c r="C58" s="41"/>
-      <c r="D58" s="60">
+      <c r="D58" s="107">
         <f>SUM(D53:E57)</f>
         <v>1162.5</v>
       </c>
-      <c r="E58" s="60"/>
+      <c r="E58" s="107"/>
       <c r="F58" s="46">
         <f>G58/D58</f>
         <v>0.34718279569892474</v>
       </c>
-      <c r="G58" s="61">
+      <c r="G58" s="103">
         <f>SUM(G53:G57)</f>
         <v>403.6</v>
       </c>
-      <c r="H58" s="62"/>
+      <c r="H58" s="104"/>
       <c r="J58" s="47"/>
     </row>
   </sheetData>
   <sheetProtection password="8F55" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <mergeCells count="57">
-    <mergeCell ref="D57:E57"/>
-[...29 lines deleted...]
-    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="B4:H4"/>
+    <mergeCell ref="B5:H5"/>
+    <mergeCell ref="B6:H6"/>
+    <mergeCell ref="B7:H7"/>
+    <mergeCell ref="D8:E8"/>
+    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="D9:E9"/>
+    <mergeCell ref="G9:H9"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="G10:H10"/>
+    <mergeCell ref="D11:E11"/>
+    <mergeCell ref="F11:H11"/>
     <mergeCell ref="B26:F26"/>
     <mergeCell ref="G26:H26"/>
     <mergeCell ref="B12:H12"/>
     <mergeCell ref="D13:E13"/>
     <mergeCell ref="G13:H13"/>
     <mergeCell ref="D14:E14"/>
     <mergeCell ref="D15:E15"/>
     <mergeCell ref="F15:H15"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="G16:H16"/>
     <mergeCell ref="D17:E17"/>
     <mergeCell ref="B18:H18"/>
     <mergeCell ref="B19:H19"/>
     <mergeCell ref="F14:H14"/>
-    <mergeCell ref="D9:E9"/>
-[...10 lines deleted...]
-    <mergeCell ref="G8:H8"/>
+    <mergeCell ref="B42:H42"/>
+    <mergeCell ref="B43:H43"/>
+    <mergeCell ref="D44:E44"/>
+    <mergeCell ref="G44:H44"/>
+    <mergeCell ref="D45:E45"/>
+    <mergeCell ref="G45:H45"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="G46:H46"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="G47:H47"/>
+    <mergeCell ref="D48:E48"/>
+    <mergeCell ref="G48:H48"/>
+    <mergeCell ref="D54:E54"/>
+    <mergeCell ref="G54:H54"/>
+    <mergeCell ref="D49:E49"/>
+    <mergeCell ref="G49:H49"/>
+    <mergeCell ref="D50:E50"/>
+    <mergeCell ref="G50:H50"/>
+    <mergeCell ref="B51:H51"/>
+    <mergeCell ref="D52:E52"/>
+    <mergeCell ref="G52:H52"/>
+    <mergeCell ref="D53:E53"/>
+    <mergeCell ref="G53:H53"/>
+    <mergeCell ref="D57:E57"/>
+    <mergeCell ref="G57:H57"/>
+    <mergeCell ref="D58:E58"/>
+    <mergeCell ref="G58:H58"/>
+    <mergeCell ref="D55:E55"/>
+    <mergeCell ref="G55:H55"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="G56:H56"/>
   </mergeCells>
   <conditionalFormatting sqref="B18:H18">
-    <cfRule type="expression" dxfId="13" priority="1">
-[...2 lines deleted...]
-    <cfRule type="expression" dxfId="12" priority="8">
+    <cfRule type="expression" dxfId="12" priority="1">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
     <cfRule type="expression" dxfId="11" priority="3">
       <formula>IF(SUM($C$39:$F$40)&gt;0,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50 D58:E58">
     <cfRule type="cellIs" dxfId="10" priority="7" operator="between">
       <formula>$D$8</formula>
       <formula>$G$10</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D50:E50">
     <cfRule type="expression" dxfId="9" priority="5">
       <formula>IF($D$50&gt;$F$50*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D58:E58">
     <cfRule type="expression" dxfId="8" priority="4">
       <formula>IF($D$58&gt;$F$58*$D$32+$D$33,TRUE,FALSE)</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F50 F58">
     <cfRule type="cellIs" dxfId="7" priority="6" operator="between">
       <formula>$D$9</formula>
       <formula>$D$11</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape"/>
   <drawing r:id="rId1"/>
   <extLst>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{64002731-A6B0-56B0-2670-7721B7C09600}">
       <mx:PLV Mode="0" OnePage="0" WScale="0"/>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-[...911 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Plages nommées</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="18" baseType="lpstr">
+    <vt:vector size="20" baseType="lpstr">
       <vt:lpstr>F-GDGJ</vt:lpstr>
       <vt:lpstr>F-GBSU</vt:lpstr>
-      <vt:lpstr>F-BNBT</vt:lpstr>
       <vt:lpstr>F-BODE</vt:lpstr>
       <vt:lpstr>F-BXMV</vt:lpstr>
+      <vt:lpstr>F-BVTM</vt:lpstr>
+      <vt:lpstr>F-GJCB</vt:lpstr>
       <vt:lpstr>F-GAXI</vt:lpstr>
       <vt:lpstr>F-BUGP</vt:lpstr>
       <vt:lpstr>F-BTLU</vt:lpstr>
       <vt:lpstr>F-GBTP</vt:lpstr>
-      <vt:lpstr>'F-BNBT'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'F-BODE'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'F-BTLU'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'F-BUGP'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'F-BVTM'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'F-BXMV'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'F-GAXI'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'F-GBSU'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'F-GBTP'!Zone_d_impression</vt:lpstr>
       <vt:lpstr>'F-GDGJ'!Zone_d_impression</vt:lpstr>
+      <vt:lpstr>'F-GJCB'!Zone_d_impression</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Boulanger, Patrick</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>